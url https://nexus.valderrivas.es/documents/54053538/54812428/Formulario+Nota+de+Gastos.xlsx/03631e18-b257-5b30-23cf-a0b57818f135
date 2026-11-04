--- v0 (2026-05-14)
+++ v1 (2026-11-04)
@@ -8,207 +8,211 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" hidePivotFieldList="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\COMUNICACIÓN INTERNA\INTRANET\REVISIONES INTRANET\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\COMUNICACIÓN INTERNA\INTRANET\NEXUS\REVISIONES INTRANET\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BA8CF1C8-79F5-457E-9C1D-51770E1BAE16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C7BB0787-5865-492A-9B92-FAA36D363403}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-19310" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="729" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="729" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ResumenLiquidacionGastos" sheetId="3" r:id="rId1"/>
     <sheet name="DetalleGastosReembolsables" sheetId="7" r:id="rId2"/>
     <sheet name="DetalleGastostarjetacrédito" sheetId="8" r:id="rId3"/>
     <sheet name="DetalleAnticiposME" sheetId="9" r:id="rId4"/>
     <sheet name="CIRCUITO APROBACIONES" sheetId="10" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">DetalleAnticiposME!$B$1:$AA$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">DetalleGastosReembolsables!$B$1:$AB$49</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">DetalleGastostarjetacrédito!$B$1:$AA$48</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ResumenLiquidacionGastos!$A$1:$AM$59</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ResumenLiquidacionGastos!$A$1:$AM$60</definedName>
     <definedName name="CASA">#REF!</definedName>
     <definedName name="Urug">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Z11" i="7" l="1"/>
-[...8 lines deleted...]
-  <c r="K42" i="7"/>
+  <c r="K42" i="7" l="1"/>
   <c r="AI37" i="3" s="1"/>
   <c r="L11" i="7"/>
+  <c r="Z11" i="7"/>
+  <c r="M42" i="7"/>
+  <c r="AH17" i="3" s="1"/>
   <c r="L12" i="7"/>
   <c r="L13" i="7"/>
   <c r="L14" i="7"/>
   <c r="L15" i="7"/>
   <c r="L16" i="7"/>
   <c r="L17" i="7"/>
   <c r="L18" i="7"/>
   <c r="L19" i="7"/>
   <c r="L20" i="7"/>
   <c r="L21" i="7"/>
   <c r="L22" i="7"/>
   <c r="L23" i="7"/>
   <c r="L24" i="7"/>
   <c r="L25" i="7"/>
   <c r="L26" i="7"/>
   <c r="L27" i="7"/>
   <c r="L28" i="7"/>
   <c r="L29" i="7"/>
   <c r="L30" i="7"/>
   <c r="L31" i="7"/>
   <c r="L32" i="7"/>
   <c r="L33" i="7"/>
   <c r="L34" i="7"/>
   <c r="L35" i="7"/>
   <c r="L36" i="7"/>
   <c r="L37" i="7"/>
   <c r="L38" i="7"/>
   <c r="L39" i="7"/>
   <c r="L40" i="7"/>
   <c r="L41" i="7"/>
   <c r="AH18" i="3"/>
+  <c r="N42" i="7"/>
+  <c r="AH19" i="3" s="1"/>
   <c r="O42" i="7"/>
   <c r="AH20" i="3" s="1"/>
   <c r="P42" i="7"/>
   <c r="AH21" i="3" s="1"/>
   <c r="Q42" i="7"/>
   <c r="AH22" i="3" s="1"/>
   <c r="R42" i="7"/>
   <c r="AH23" i="3" s="1"/>
   <c r="S42" i="7"/>
-  <c r="AH24" i="3" s="1"/>
+  <c r="AH24" i="3"/>
   <c r="T42" i="7"/>
   <c r="AH25" i="3" s="1"/>
   <c r="U42" i="7"/>
   <c r="AH26" i="3" s="1"/>
+  <c r="V42" i="7"/>
+  <c r="AH27" i="3"/>
   <c r="W42" i="7"/>
   <c r="AH28" i="3" s="1"/>
   <c r="X42" i="7"/>
   <c r="AH29" i="3" s="1"/>
   <c r="Y42" i="7"/>
   <c r="AH30" i="3" s="1"/>
   <c r="N41" i="9"/>
   <c r="O19" i="3" s="1"/>
   <c r="Q41" i="9"/>
   <c r="O22" i="3" s="1"/>
   <c r="K41" i="9"/>
-  <c r="O17" i="3" s="1"/>
-  <c r="I4" i="8"/>
+  <c r="O17" i="3"/>
   <c r="I4" i="9"/>
   <c r="Z24" i="7"/>
   <c r="Q41" i="8"/>
   <c r="AC22" i="3" s="1"/>
   <c r="O41" i="9"/>
   <c r="O20" i="3" s="1"/>
   <c r="P41" i="9"/>
-  <c r="O21" i="3" s="1"/>
+  <c r="O21" i="3"/>
   <c r="R41" i="9"/>
   <c r="O23" i="3" s="1"/>
   <c r="S41" i="9"/>
   <c r="O24" i="3" s="1"/>
   <c r="T41" i="9"/>
   <c r="O25" i="3" s="1"/>
   <c r="U41" i="9"/>
   <c r="O26" i="3" s="1"/>
   <c r="V41" i="9"/>
   <c r="O27" i="3" s="1"/>
   <c r="W41" i="9"/>
   <c r="O28" i="3" s="1"/>
   <c r="X41" i="9"/>
-  <c r="O29" i="3" s="1"/>
+  <c r="O29" i="3"/>
   <c r="Y41" i="9"/>
   <c r="O30" i="3" s="1"/>
+  <c r="Z12" i="7"/>
+  <c r="Z13" i="7"/>
+  <c r="Z14" i="7"/>
+  <c r="Z15" i="7"/>
+  <c r="Z16" i="7"/>
   <c r="Z17" i="7"/>
   <c r="Z18" i="7"/>
   <c r="Z19" i="7"/>
   <c r="Z20" i="7"/>
   <c r="Z21" i="7"/>
   <c r="Z22" i="7"/>
   <c r="Z23" i="7"/>
   <c r="Z25" i="7"/>
   <c r="Z26" i="7"/>
   <c r="Z27" i="7"/>
   <c r="Z28" i="7"/>
   <c r="Z29" i="7"/>
   <c r="Z30" i="7"/>
   <c r="Z31" i="7"/>
   <c r="Z32" i="7"/>
+  <c r="Z33" i="7"/>
   <c r="Z34" i="7"/>
   <c r="Z35" i="7"/>
   <c r="Z36" i="7"/>
   <c r="Z37" i="7"/>
   <c r="Z38" i="7"/>
+  <c r="Z39" i="7"/>
   <c r="Z40" i="7"/>
   <c r="Z41" i="7"/>
   <c r="Z10" i="9"/>
   <c r="L41" i="9"/>
   <c r="O18" i="3" s="1"/>
   <c r="S31" i="3"/>
   <c r="AC18" i="3"/>
   <c r="K41" i="8"/>
   <c r="AC17" i="3" s="1"/>
   <c r="N41" i="8"/>
   <c r="AC19" i="3" s="1"/>
   <c r="O41" i="8"/>
   <c r="AC20" i="3" s="1"/>
   <c r="P41" i="8"/>
   <c r="AC21" i="3" s="1"/>
   <c r="R41" i="8"/>
   <c r="AC23" i="3" s="1"/>
   <c r="S41" i="8"/>
   <c r="AC24" i="3" s="1"/>
   <c r="T41" i="8"/>
   <c r="AC25" i="3" s="1"/>
   <c r="U41" i="8"/>
   <c r="AC26" i="3" s="1"/>
   <c r="V41" i="8"/>
   <c r="AC27" i="3" s="1"/>
@@ -257,69 +261,64 @@
   <c r="Z16" i="8"/>
   <c r="Z17" i="8"/>
   <c r="Z18" i="8"/>
   <c r="Z19" i="8"/>
   <c r="Z20" i="8"/>
   <c r="Z21" i="8"/>
   <c r="Z22" i="8"/>
   <c r="Z23" i="8"/>
   <c r="Z24" i="8"/>
   <c r="Z25" i="8"/>
   <c r="Z26" i="8"/>
   <c r="Z27" i="8"/>
   <c r="Z28" i="8"/>
   <c r="Z29" i="8"/>
   <c r="Z30" i="8"/>
   <c r="Z31" i="8"/>
   <c r="Z32" i="8"/>
   <c r="Z33" i="8"/>
   <c r="Z34" i="8"/>
   <c r="Z35" i="8"/>
   <c r="Z36" i="8"/>
   <c r="Z37" i="8"/>
   <c r="Z38" i="8"/>
   <c r="Z39" i="8"/>
   <c r="Z40" i="8"/>
-  <c r="M42" i="7" l="1"/>
-[...5 lines deleted...]
-  <c r="AH19" i="3" s="1"/>
+  <c r="Z41" i="9" l="1"/>
+  <c r="L42" i="7"/>
   <c r="Z41" i="8"/>
-  <c r="L42" i="7"/>
+  <c r="Z42" i="7"/>
+  <c r="AH31" i="3"/>
+  <c r="AI35" i="3" s="1"/>
+  <c r="AC31" i="3"/>
   <c r="O31" i="3"/>
   <c r="O35" i="3" s="1"/>
-  <c r="AC31" i="3"/>
-[...1 lines deleted...]
-  <c r="AI35" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="127">
   <si>
     <t>DESCRIPCION</t>
   </si>
   <si>
     <t>Desplaztos.</t>
   </si>
   <si>
     <t>Kilometraje</t>
   </si>
   <si>
     <t>Hotel</t>
   </si>
   <si>
     <t xml:space="preserve">   Comidas</t>
   </si>
   <si>
     <t xml:space="preserve">   Invitaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Otros </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
@@ -664,102 +663,96 @@
   <si>
     <t>Alquiler 
 vehiculo</t>
   </si>
   <si>
     <t>(*) en caso de contestar SI, enviar una copia al Departamento de RRHH (Nómina)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Reembolso de KM en nómina </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(*)</t>
     </r>
   </si>
   <si>
     <t>Conforme Admin. Caja</t>
   </si>
   <si>
-    <t xml:space="preserve">/     /  </t>
-[...1 lines deleted...]
-  <si>
     <t>/    /</t>
   </si>
   <si>
-    <t xml:space="preserve"> /    /</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTROL DE GESTION</t>
   </si>
   <si>
     <t>DETALLE DE GASTOS PAGADOS CON TARJETA DE CREDITO EMPRESA</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>DT</t>
   </si>
   <si>
     <t>RESUMEN DE LIQUIDACION DE GASTOS REEMBOLSABLES Y DE TARJETA DE EMPRESA</t>
   </si>
   <si>
+    <t>Nota 1: Las notas de gastos deben ser firmadas por el Solicitante y su Superior Jerárquico en la casilla correspondiente</t>
+  </si>
+  <si>
     <t>Nota 2: Se deberá adjuntar la hoja resumen a cada detalle de gastos correspondiente ya sea de efectivo o de tarjeta.</t>
   </si>
   <si>
     <t>Responsable / Jefe Departamento</t>
   </si>
   <si>
+    <t>y en los casos de pago en efectivo por caja deben llevar el conforme del Responsable de Administración para su pago en Caja.</t>
+  </si>
+  <si>
     <t>KILOMETRAJE A ABONAR EN NOMINA</t>
   </si>
   <si>
     <t>Centro de imputación</t>
   </si>
   <si>
     <t>DETALLE DE GASTOS REEMBOLSABLES</t>
   </si>
   <si>
     <t>Director Corporativo</t>
   </si>
   <si>
-    <t>Nota 1: Las notas de gastos deben ser firmadas por el Solicitante y su Superior Jerárquico en la casilla correspondiente y en los casos de pago en efectivo por Caja deben llevar el conforme del Responsable de Administración para su pago en Caja.</t>
-[...8 lines deleted...]
-    <t>EL ALTO. NEGOCIACIÓN</t>
+    <t>X</t>
+  </si>
+  <si>
+    <t>Eva Cañadas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ _p_t_a"/>
     <numFmt numFmtId="166" formatCode="#,##0\ "/>
     <numFmt numFmtId="167" formatCode="#,##0;[Red]\(#,##0\);\ \-"/>
     <numFmt numFmtId="168" formatCode="#,##0.\-"/>
     <numFmt numFmtId="169" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="170" formatCode="#,##0.\-;[Red]\(#,##0\).\-"/>
     <numFmt numFmtId="171" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2070,54 +2063,50 @@
     <xf numFmtId="166" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="170" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
@@ -2355,54 +2344,50 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="justify"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="justify"/>
       <protection locked="0"/>
     </xf>
@@ -2867,174 +2852,518 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="23" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="31" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="31" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="31" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="4" fontId="31" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="31" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
     <xf numFmtId="4" fontId="31" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="31" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="171" fontId="31" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="171" fontId="31" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="32" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="32" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="32" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="32" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="4" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="4" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="4" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="4" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="justify"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...110 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -3051,486 +3380,150 @@
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="1" fontId="31" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="31" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="31" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="1" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="1" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="1" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="1" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-[...343 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="13" fillId="4" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="4" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="32" fillId="1" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...12 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="59" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="60" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="61" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="73" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
@@ -3548,164 +3541,164 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="73" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...101 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -3737,99 +3730,106 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Millares [0]_Invercontrol" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_INVER. SAN LUIS" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Porcentaje" xfId="3" builtinId="5"/>
   </cellStyles>
-  <dxfs count="3">
+  <dxfs count="4">
+    <dxf>
+      <font>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="9"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="9"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="9"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="9"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4157" name="Picture 61" descr="triángulo solo">
           <a:extLst>
@@ -4395,4377 +4395,4379 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja3"/>
-  <dimension ref="A1:AR59"/>
+  <dimension ref="A1:AR60"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A47" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AC13" sqref="AC13:AH13"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B48" sqref="B48:AL49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="16.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.6328125" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
     <col min="2" max="2" width="3.54296875" style="11" customWidth="1"/>
-    <col min="3" max="3" width="2.6328125" style="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="2.6328125" style="11" customWidth="1"/>
+    <col min="3" max="3" width="2.7265625" style="11" customWidth="1"/>
+    <col min="4" max="4" width="4.7265625" style="11" customWidth="1"/>
+    <col min="5" max="5" width="2.7265625" style="11" customWidth="1"/>
     <col min="6" max="6" width="3" style="11" customWidth="1"/>
     <col min="7" max="7" width="2.453125" style="11" customWidth="1"/>
-    <col min="8" max="8" width="2.90625" style="11" customWidth="1"/>
-    <col min="9" max="11" width="2.6328125" style="11" customWidth="1"/>
+    <col min="8" max="8" width="2.81640625" style="11" customWidth="1"/>
+    <col min="9" max="11" width="2.7265625" style="11" customWidth="1"/>
     <col min="12" max="12" width="2.453125" customWidth="1"/>
     <col min="13" max="13" width="1" customWidth="1"/>
     <col min="14" max="14" width="3.453125" customWidth="1"/>
     <col min="15" max="15" width="3.54296875" customWidth="1"/>
     <col min="16" max="16" width="2" customWidth="1"/>
     <col min="17" max="17" width="3" customWidth="1"/>
     <col min="18" max="18" width="3.453125" customWidth="1"/>
-    <col min="19" max="19" width="3.6328125" customWidth="1"/>
+    <col min="19" max="19" width="3.7265625" customWidth="1"/>
     <col min="20" max="20" width="2" customWidth="1"/>
-    <col min="21" max="21" width="2.6328125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="30" max="30" width="1.08984375" customWidth="1"/>
+    <col min="21" max="21" width="2.7265625" customWidth="1"/>
+    <col min="22" max="22" width="3.26953125" customWidth="1"/>
+    <col min="23" max="23" width="2.7265625" customWidth="1"/>
+    <col min="24" max="24" width="0.1796875" customWidth="1"/>
+    <col min="25" max="28" width="0.26953125" customWidth="1"/>
+    <col min="29" max="29" width="4.81640625" customWidth="1"/>
+    <col min="30" max="30" width="1.1796875" customWidth="1"/>
     <col min="31" max="32" width="2.54296875" style="9" customWidth="1"/>
     <col min="33" max="33" width="1.453125" style="9" customWidth="1"/>
     <col min="34" max="36" width="1.54296875" style="9" customWidth="1"/>
     <col min="37" max="37" width="1" style="9" customWidth="1"/>
     <col min="38" max="38" width="9" style="10" customWidth="1"/>
     <col min="39" max="39" width="3.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="118"/>
-[...37 lines deleted...]
-      <c r="AM1" s="118"/>
+      <c r="A1" s="116"/>
+      <c r="B1" s="117"/>
+      <c r="C1" s="117"/>
+      <c r="D1" s="117"/>
+      <c r="E1" s="117"/>
+      <c r="F1" s="117"/>
+      <c r="G1" s="117"/>
+      <c r="H1" s="117"/>
+      <c r="I1" s="117"/>
+      <c r="J1" s="117"/>
+      <c r="K1" s="117"/>
+      <c r="L1" s="116"/>
+      <c r="M1" s="116"/>
+      <c r="N1" s="116"/>
+      <c r="O1" s="116"/>
+      <c r="P1" s="116"/>
+      <c r="Q1" s="116"/>
+      <c r="R1" s="116"/>
+      <c r="S1" s="116"/>
+      <c r="T1" s="116"/>
+      <c r="U1" s="116"/>
+      <c r="V1" s="116"/>
+      <c r="W1" s="116"/>
+      <c r="X1" s="116"/>
+      <c r="Y1" s="116"/>
+      <c r="Z1" s="116"/>
+      <c r="AA1" s="116"/>
+      <c r="AB1" s="116"/>
+      <c r="AC1" s="116"/>
+      <c r="AD1" s="116"/>
+      <c r="AE1" s="118"/>
+      <c r="AF1" s="118"/>
+      <c r="AG1" s="118"/>
+      <c r="AH1" s="118"/>
+      <c r="AI1" s="118"/>
+      <c r="AJ1" s="118"/>
+      <c r="AK1" s="118"/>
+      <c r="AL1" s="119"/>
+      <c r="AM1" s="116"/>
     </row>
     <row r="2" spans="1:44" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="118"/>
-[...39 lines deleted...]
-      <c r="AM2" s="118"/>
+      <c r="A2" s="116"/>
+      <c r="B2" s="120"/>
+      <c r="C2" s="120"/>
+      <c r="D2" s="120"/>
+      <c r="E2" s="120"/>
+      <c r="F2" s="120"/>
+      <c r="G2" s="120"/>
+      <c r="H2" s="350" t="s">
+        <v>116</v>
+      </c>
+      <c r="I2" s="350"/>
+      <c r="J2" s="350"/>
+      <c r="K2" s="350"/>
+      <c r="L2" s="350"/>
+      <c r="M2" s="350"/>
+      <c r="N2" s="350"/>
+      <c r="O2" s="350"/>
+      <c r="P2" s="350"/>
+      <c r="Q2" s="350"/>
+      <c r="R2" s="350"/>
+      <c r="S2" s="350"/>
+      <c r="T2" s="350"/>
+      <c r="U2" s="350"/>
+      <c r="V2" s="350"/>
+      <c r="W2" s="350"/>
+      <c r="X2" s="350"/>
+      <c r="Y2" s="350"/>
+      <c r="Z2" s="350"/>
+      <c r="AA2" s="350"/>
+      <c r="AB2" s="350"/>
+      <c r="AC2" s="350"/>
+      <c r="AD2" s="350"/>
+      <c r="AE2" s="350"/>
+      <c r="AF2" s="350"/>
+      <c r="AG2" s="121"/>
+      <c r="AH2" s="121"/>
+      <c r="AI2" s="121"/>
+      <c r="AJ2" s="121"/>
+      <c r="AK2" s="121"/>
+      <c r="AL2" s="119"/>
+      <c r="AM2" s="116"/>
     </row>
     <row r="3" spans="1:44" ht="18" x14ac:dyDescent="0.25">
-      <c r="A3" s="118"/>
-[...33 lines deleted...]
-      <c r="AI3" s="124" t="s">
+      <c r="A3" s="116"/>
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="350"/>
+      <c r="I3" s="350"/>
+      <c r="J3" s="350"/>
+      <c r="K3" s="350"/>
+      <c r="L3" s="350"/>
+      <c r="M3" s="350"/>
+      <c r="N3" s="350"/>
+      <c r="O3" s="350"/>
+      <c r="P3" s="350"/>
+      <c r="Q3" s="350"/>
+      <c r="R3" s="350"/>
+      <c r="S3" s="350"/>
+      <c r="T3" s="350"/>
+      <c r="U3" s="350"/>
+      <c r="V3" s="350"/>
+      <c r="W3" s="350"/>
+      <c r="X3" s="350"/>
+      <c r="Y3" s="350"/>
+      <c r="Z3" s="350"/>
+      <c r="AA3" s="350"/>
+      <c r="AB3" s="350"/>
+      <c r="AC3" s="350"/>
+      <c r="AD3" s="350"/>
+      <c r="AE3" s="350"/>
+      <c r="AF3" s="350"/>
+      <c r="AG3" s="122"/>
+      <c r="AH3" s="122"/>
+      <c r="AI3" s="122" t="s">
         <v>106</v>
       </c>
-      <c r="AJ3" s="124"/>
-[...2 lines deleted...]
-      <c r="AM3" s="118"/>
+      <c r="AJ3" s="122"/>
+      <c r="AK3" s="122"/>
+      <c r="AL3" s="122"/>
+      <c r="AM3" s="116"/>
     </row>
     <row r="4" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="118"/>
-[...37 lines deleted...]
-      <c r="AM4" s="118"/>
+      <c r="A4" s="116"/>
+      <c r="B4" s="123"/>
+      <c r="C4" s="123"/>
+      <c r="D4" s="123"/>
+      <c r="E4" s="123"/>
+      <c r="F4" s="123"/>
+      <c r="G4" s="123"/>
+      <c r="H4" s="123"/>
+      <c r="I4" s="123"/>
+      <c r="J4" s="123"/>
+      <c r="K4" s="123"/>
+      <c r="L4" s="116"/>
+      <c r="M4" s="116"/>
+      <c r="N4" s="116"/>
+      <c r="O4" s="116"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="116"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="116"/>
+      <c r="U4" s="116"/>
+      <c r="V4" s="116"/>
+      <c r="W4" s="116"/>
+      <c r="X4" s="116"/>
+      <c r="Y4" s="116"/>
+      <c r="Z4" s="116"/>
+      <c r="AA4" s="116"/>
+      <c r="AB4" s="116"/>
+      <c r="AC4" s="116"/>
+      <c r="AD4" s="124"/>
+      <c r="AE4" s="124"/>
+      <c r="AF4" s="118"/>
+      <c r="AG4" s="118"/>
+      <c r="AH4" s="118"/>
+      <c r="AI4" s="118"/>
+      <c r="AJ4" s="118"/>
+      <c r="AK4" s="118"/>
+      <c r="AL4" s="119"/>
+      <c r="AM4" s="116"/>
     </row>
     <row r="5" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="118"/>
-[...2 lines deleted...]
-      <c r="D5" s="346" t="s">
+      <c r="A5" s="116"/>
+      <c r="B5" s="123"/>
+      <c r="C5" s="123"/>
+      <c r="D5" s="311" t="s">
         <v>98</v>
       </c>
-      <c r="E5" s="346"/>
-[...28 lines deleted...]
-      <c r="AF5" s="127" t="s">
+      <c r="E5" s="311"/>
+      <c r="F5" s="311"/>
+      <c r="G5" s="312"/>
+      <c r="H5" s="334"/>
+      <c r="I5" s="335"/>
+      <c r="J5" s="335"/>
+      <c r="K5" s="335"/>
+      <c r="L5" s="335"/>
+      <c r="M5" s="335"/>
+      <c r="N5" s="335"/>
+      <c r="O5" s="335"/>
+      <c r="P5" s="335"/>
+      <c r="Q5" s="335"/>
+      <c r="R5" s="335"/>
+      <c r="S5" s="335"/>
+      <c r="T5" s="335"/>
+      <c r="U5" s="335"/>
+      <c r="V5" s="335"/>
+      <c r="W5" s="335"/>
+      <c r="X5" s="335"/>
+      <c r="Y5" s="335"/>
+      <c r="Z5" s="336"/>
+      <c r="AA5" s="116"/>
+      <c r="AB5" s="116"/>
+      <c r="AC5" s="116"/>
+      <c r="AD5" s="124"/>
+      <c r="AE5" s="124"/>
+      <c r="AF5" s="125" t="s">
         <v>26</v>
       </c>
-      <c r="AG5" s="391"/>
-[...5 lines deleted...]
-      <c r="AM5" s="118"/>
+      <c r="AG5" s="329"/>
+      <c r="AH5" s="330"/>
+      <c r="AI5" s="330"/>
+      <c r="AJ5" s="330"/>
+      <c r="AK5" s="330"/>
+      <c r="AL5" s="331"/>
+      <c r="AM5" s="116"/>
     </row>
     <row r="6" spans="1:44" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="118"/>
-[...37 lines deleted...]
-      <c r="AM6" s="118"/>
+      <c r="A6" s="116"/>
+      <c r="B6" s="126"/>
+      <c r="C6" s="126"/>
+      <c r="D6" s="126"/>
+      <c r="E6" s="126"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="126"/>
+      <c r="H6" s="126"/>
+      <c r="I6" s="126"/>
+      <c r="J6" s="126"/>
+      <c r="K6" s="126"/>
+      <c r="L6" s="127"/>
+      <c r="M6" s="127"/>
+      <c r="N6" s="127"/>
+      <c r="O6" s="127"/>
+      <c r="P6" s="127"/>
+      <c r="Q6" s="127"/>
+      <c r="R6" s="116"/>
+      <c r="S6" s="116"/>
+      <c r="T6" s="116"/>
+      <c r="U6" s="116"/>
+      <c r="V6" s="116"/>
+      <c r="W6" s="116"/>
+      <c r="X6" s="116"/>
+      <c r="Y6" s="116"/>
+      <c r="Z6" s="116"/>
+      <c r="AA6" s="116"/>
+      <c r="AB6" s="116"/>
+      <c r="AC6" s="116"/>
+      <c r="AD6" s="116"/>
+      <c r="AE6" s="118"/>
+      <c r="AF6" s="118"/>
+      <c r="AG6" s="128"/>
+      <c r="AH6" s="128"/>
+      <c r="AI6" s="128"/>
+      <c r="AJ6" s="128"/>
+      <c r="AK6" s="128"/>
+      <c r="AL6" s="128"/>
+      <c r="AM6" s="116"/>
     </row>
     <row r="7" spans="1:44" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="119"/>
-      <c r="B7" s="346" t="s">
+      <c r="A7" s="117"/>
+      <c r="B7" s="311" t="s">
         <v>35</v>
       </c>
-      <c r="C7" s="346"/>
-[...26 lines deleted...]
-      <c r="AD7" s="117" t="s">
+      <c r="C7" s="311"/>
+      <c r="D7" s="311"/>
+      <c r="E7" s="312"/>
+      <c r="F7" s="308"/>
+      <c r="G7" s="309"/>
+      <c r="H7" s="309"/>
+      <c r="I7" s="309"/>
+      <c r="J7" s="309"/>
+      <c r="K7" s="309"/>
+      <c r="L7" s="309"/>
+      <c r="M7" s="309"/>
+      <c r="N7" s="310"/>
+      <c r="O7" s="122"/>
+      <c r="P7" s="122"/>
+      <c r="Q7" s="122"/>
+      <c r="R7" s="122"/>
+      <c r="S7" s="129"/>
+      <c r="T7" s="129"/>
+      <c r="U7" s="129"/>
+      <c r="V7" s="129"/>
+      <c r="W7" s="129"/>
+      <c r="X7" s="129"/>
+      <c r="Y7" s="129"/>
+      <c r="Z7" s="129"/>
+      <c r="AA7" s="129"/>
+      <c r="AB7" s="129"/>
+      <c r="AC7" s="129"/>
+      <c r="AD7" s="115" t="s">
         <v>122</v>
       </c>
-      <c r="AE7" s="131"/>
-[...7 lines deleted...]
-      <c r="AM7" s="119"/>
+      <c r="AE7" s="129"/>
+      <c r="AF7" s="374"/>
+      <c r="AG7" s="375"/>
+      <c r="AH7" s="375"/>
+      <c r="AI7" s="375"/>
+      <c r="AJ7" s="375"/>
+      <c r="AK7" s="375"/>
+      <c r="AL7" s="376"/>
+      <c r="AM7" s="117"/>
     </row>
     <row r="8" spans="1:44" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="119"/>
-[...37 lines deleted...]
-      <c r="AM8" s="119"/>
+      <c r="A8" s="117"/>
+      <c r="B8" s="117"/>
+      <c r="C8" s="117"/>
+      <c r="D8" s="117"/>
+      <c r="E8" s="117"/>
+      <c r="F8" s="117"/>
+      <c r="G8" s="117"/>
+      <c r="H8" s="117"/>
+      <c r="I8" s="117"/>
+      <c r="J8" s="117"/>
+      <c r="K8" s="117"/>
+      <c r="L8" s="117"/>
+      <c r="M8" s="117"/>
+      <c r="N8" s="117"/>
+      <c r="O8" s="117"/>
+      <c r="P8" s="117"/>
+      <c r="Q8" s="117"/>
+      <c r="R8" s="130"/>
+      <c r="S8" s="130"/>
+      <c r="T8" s="130"/>
+      <c r="U8" s="131"/>
+      <c r="V8" s="131"/>
+      <c r="W8" s="131"/>
+      <c r="X8" s="131"/>
+      <c r="Y8" s="131"/>
+      <c r="Z8" s="131"/>
+      <c r="AA8" s="131"/>
+      <c r="AB8" s="131"/>
+      <c r="AC8" s="131"/>
+      <c r="AD8" s="131"/>
+      <c r="AE8" s="118"/>
+      <c r="AF8" s="118"/>
+      <c r="AG8" s="118"/>
+      <c r="AH8" s="118"/>
+      <c r="AI8" s="118"/>
+      <c r="AJ8" s="118"/>
+      <c r="AK8" s="118"/>
+      <c r="AL8" s="132"/>
+      <c r="AM8" s="117"/>
     </row>
     <row r="9" spans="1:44" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="119"/>
-      <c r="B9" s="379" t="s">
+      <c r="A9" s="117"/>
+      <c r="B9" s="352" t="s">
         <v>101</v>
       </c>
-      <c r="C9" s="380"/>
-[...35 lines deleted...]
-      <c r="AM9" s="119"/>
+      <c r="C9" s="353"/>
+      <c r="D9" s="353"/>
+      <c r="E9" s="353"/>
+      <c r="F9" s="353"/>
+      <c r="G9" s="353"/>
+      <c r="H9" s="353"/>
+      <c r="I9" s="353"/>
+      <c r="J9" s="353"/>
+      <c r="K9" s="353"/>
+      <c r="L9" s="353"/>
+      <c r="M9" s="353"/>
+      <c r="N9" s="353"/>
+      <c r="O9" s="353"/>
+      <c r="P9" s="353"/>
+      <c r="Q9" s="353"/>
+      <c r="R9" s="353"/>
+      <c r="S9" s="353"/>
+      <c r="T9" s="353"/>
+      <c r="U9" s="353"/>
+      <c r="V9" s="353"/>
+      <c r="W9" s="353"/>
+      <c r="X9" s="353"/>
+      <c r="Y9" s="353"/>
+      <c r="Z9" s="353"/>
+      <c r="AA9" s="353"/>
+      <c r="AB9" s="353"/>
+      <c r="AC9" s="353"/>
+      <c r="AD9" s="353"/>
+      <c r="AE9" s="353"/>
+      <c r="AF9" s="353"/>
+      <c r="AG9" s="353"/>
+      <c r="AH9" s="353"/>
+      <c r="AI9" s="353"/>
+      <c r="AJ9" s="353"/>
+      <c r="AK9" s="353"/>
+      <c r="AL9" s="354"/>
+      <c r="AM9" s="117"/>
     </row>
     <row r="10" spans="1:44" s="11" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="119"/>
-[...39 lines deleted...]
-      <c r="AM10" s="119"/>
+      <c r="A10" s="117"/>
+      <c r="B10" s="355"/>
+      <c r="C10" s="356"/>
+      <c r="D10" s="356"/>
+      <c r="E10" s="356"/>
+      <c r="F10" s="356"/>
+      <c r="G10" s="356"/>
+      <c r="H10" s="356"/>
+      <c r="I10" s="356"/>
+      <c r="J10" s="356"/>
+      <c r="K10" s="356"/>
+      <c r="L10" s="356"/>
+      <c r="M10" s="356"/>
+      <c r="N10" s="356"/>
+      <c r="O10" s="356"/>
+      <c r="P10" s="356"/>
+      <c r="Q10" s="356"/>
+      <c r="R10" s="356"/>
+      <c r="S10" s="356"/>
+      <c r="T10" s="356"/>
+      <c r="U10" s="356"/>
+      <c r="V10" s="356"/>
+      <c r="W10" s="356"/>
+      <c r="X10" s="356"/>
+      <c r="Y10" s="356"/>
+      <c r="Z10" s="356"/>
+      <c r="AA10" s="356"/>
+      <c r="AB10" s="356"/>
+      <c r="AC10" s="356"/>
+      <c r="AD10" s="356"/>
+      <c r="AE10" s="356"/>
+      <c r="AF10" s="356"/>
+      <c r="AG10" s="356"/>
+      <c r="AH10" s="356"/>
+      <c r="AI10" s="356"/>
+      <c r="AJ10" s="356"/>
+      <c r="AK10" s="356"/>
+      <c r="AL10" s="357"/>
+      <c r="AM10" s="117"/>
       <c r="AR10" s="22"/>
     </row>
     <row r="11" spans="1:44" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="119"/>
-[...37 lines deleted...]
-      <c r="AM11" s="118"/>
+      <c r="A11" s="117"/>
+      <c r="B11" s="358"/>
+      <c r="C11" s="359"/>
+      <c r="D11" s="359"/>
+      <c r="E11" s="359"/>
+      <c r="F11" s="359"/>
+      <c r="G11" s="359"/>
+      <c r="H11" s="359"/>
+      <c r="I11" s="359"/>
+      <c r="J11" s="359"/>
+      <c r="K11" s="359"/>
+      <c r="L11" s="359"/>
+      <c r="M11" s="359"/>
+      <c r="N11" s="359"/>
+      <c r="O11" s="359"/>
+      <c r="P11" s="359"/>
+      <c r="Q11" s="359"/>
+      <c r="R11" s="359"/>
+      <c r="S11" s="359"/>
+      <c r="T11" s="359"/>
+      <c r="U11" s="359"/>
+      <c r="V11" s="359"/>
+      <c r="W11" s="359"/>
+      <c r="X11" s="359"/>
+      <c r="Y11" s="359"/>
+      <c r="Z11" s="359"/>
+      <c r="AA11" s="359"/>
+      <c r="AB11" s="359"/>
+      <c r="AC11" s="359"/>
+      <c r="AD11" s="359"/>
+      <c r="AE11" s="359"/>
+      <c r="AF11" s="359"/>
+      <c r="AG11" s="359"/>
+      <c r="AH11" s="359"/>
+      <c r="AI11" s="359"/>
+      <c r="AJ11" s="359"/>
+      <c r="AK11" s="359"/>
+      <c r="AL11" s="360"/>
+      <c r="AM11" s="116"/>
       <c r="AN11"/>
     </row>
     <row r="12" spans="1:44" s="11" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="119"/>
-[...37 lines deleted...]
-      <c r="AM12" s="119"/>
+      <c r="A12" s="117"/>
+      <c r="B12" s="117"/>
+      <c r="C12" s="117"/>
+      <c r="D12" s="117"/>
+      <c r="E12" s="117"/>
+      <c r="F12" s="117"/>
+      <c r="G12" s="117"/>
+      <c r="H12" s="117"/>
+      <c r="I12" s="117"/>
+      <c r="J12" s="117"/>
+      <c r="K12" s="117"/>
+      <c r="L12" s="117"/>
+      <c r="M12" s="117"/>
+      <c r="N12" s="117"/>
+      <c r="O12" s="117"/>
+      <c r="P12" s="117"/>
+      <c r="Q12" s="117"/>
+      <c r="R12" s="117"/>
+      <c r="S12" s="117"/>
+      <c r="T12" s="117"/>
+      <c r="U12" s="117"/>
+      <c r="V12" s="117"/>
+      <c r="W12" s="117"/>
+      <c r="X12" s="117"/>
+      <c r="Y12" s="117"/>
+      <c r="Z12" s="117"/>
+      <c r="AA12" s="117"/>
+      <c r="AB12" s="117"/>
+      <c r="AC12" s="117"/>
+      <c r="AD12" s="117"/>
+      <c r="AE12" s="117"/>
+      <c r="AF12" s="117"/>
+      <c r="AG12" s="117"/>
+      <c r="AH12" s="117"/>
+      <c r="AI12" s="117"/>
+      <c r="AJ12" s="117"/>
+      <c r="AK12" s="117"/>
+      <c r="AL12" s="117"/>
+      <c r="AM12" s="117"/>
     </row>
     <row r="13" spans="1:44" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="119"/>
-      <c r="B13" s="135" t="s">
+      <c r="A13" s="117"/>
+      <c r="B13" s="133" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="135"/>
-[...8 lines deleted...]
-      <c r="L13" s="117" t="s">
+      <c r="C13" s="133"/>
+      <c r="D13" s="133"/>
+      <c r="E13" s="133"/>
+      <c r="F13" s="134"/>
+      <c r="G13" s="134"/>
+      <c r="H13" s="134"/>
+      <c r="I13" s="134"/>
+      <c r="J13" s="134"/>
+      <c r="K13" s="134"/>
+      <c r="L13" s="115" t="s">
         <v>28</v>
       </c>
-      <c r="M13" s="117"/>
-[...9 lines deleted...]
-      <c r="W13" s="117" t="s">
+      <c r="M13" s="115"/>
+      <c r="N13" s="337"/>
+      <c r="O13" s="338"/>
+      <c r="P13" s="338"/>
+      <c r="Q13" s="338"/>
+      <c r="R13" s="339"/>
+      <c r="S13" s="134"/>
+      <c r="T13" s="134"/>
+      <c r="U13" s="117"/>
+      <c r="V13" s="117"/>
+      <c r="W13" s="115" t="s">
         <v>27</v>
       </c>
-      <c r="X13" s="189"/>
-[...9 lines deleted...]
-      <c r="AH13" s="374"/>
+      <c r="X13" s="187"/>
+      <c r="Y13" s="187"/>
+      <c r="Z13" s="187"/>
+      <c r="AA13" s="187"/>
+      <c r="AB13" s="187"/>
+      <c r="AC13" s="371"/>
+      <c r="AD13" s="372"/>
+      <c r="AE13" s="372"/>
+      <c r="AF13" s="372"/>
+      <c r="AG13" s="372"/>
+      <c r="AH13" s="373"/>
       <c r="AI13" s="30"/>
       <c r="AJ13" s="30"/>
       <c r="AK13" s="30"/>
       <c r="AL13" s="30"/>
-      <c r="AM13" s="119"/>
+      <c r="AM13" s="117"/>
     </row>
     <row r="14" spans="1:44" s="11" customFormat="1" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="119"/>
-[...37 lines deleted...]
-      <c r="AM14" s="119"/>
+      <c r="A14" s="117"/>
+      <c r="B14" s="134"/>
+      <c r="C14" s="134"/>
+      <c r="D14" s="134"/>
+      <c r="E14" s="134"/>
+      <c r="F14" s="134"/>
+      <c r="G14" s="134"/>
+      <c r="H14" s="134"/>
+      <c r="I14" s="134"/>
+      <c r="J14" s="134"/>
+      <c r="K14" s="134"/>
+      <c r="L14" s="134"/>
+      <c r="M14" s="134"/>
+      <c r="N14" s="134"/>
+      <c r="O14" s="134"/>
+      <c r="P14" s="134"/>
+      <c r="Q14" s="134"/>
+      <c r="R14" s="134"/>
+      <c r="S14" s="135"/>
+      <c r="T14" s="135"/>
+      <c r="U14" s="117"/>
+      <c r="V14" s="117"/>
+      <c r="W14" s="117"/>
+      <c r="X14" s="117"/>
+      <c r="Y14" s="117"/>
+      <c r="Z14" s="117"/>
+      <c r="AA14" s="117"/>
+      <c r="AB14" s="117"/>
+      <c r="AC14" s="117"/>
+      <c r="AD14" s="117"/>
+      <c r="AE14" s="118"/>
+      <c r="AF14" s="118"/>
+      <c r="AG14" s="118"/>
+      <c r="AH14" s="118"/>
+      <c r="AI14" s="118"/>
+      <c r="AJ14" s="118"/>
+      <c r="AK14" s="118"/>
+      <c r="AL14" s="136"/>
+      <c r="AM14" s="117"/>
     </row>
     <row r="15" spans="1:44" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="118"/>
-      <c r="B15" s="348" t="s">
+      <c r="A15" s="116"/>
+      <c r="B15" s="293" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="349"/>
-[...11 lines deleted...]
-      <c r="O15" s="321" t="s">
+      <c r="C15" s="294"/>
+      <c r="D15" s="294"/>
+      <c r="E15" s="294"/>
+      <c r="F15" s="294"/>
+      <c r="G15" s="294"/>
+      <c r="H15" s="294"/>
+      <c r="I15" s="294"/>
+      <c r="J15" s="294"/>
+      <c r="K15" s="294"/>
+      <c r="L15" s="294"/>
+      <c r="M15" s="294"/>
+      <c r="N15" s="295"/>
+      <c r="O15" s="362" t="s">
         <v>39</v>
       </c>
-      <c r="P15" s="322"/>
-[...2 lines deleted...]
-      <c r="S15" s="328" t="s">
+      <c r="P15" s="363"/>
+      <c r="Q15" s="363"/>
+      <c r="R15" s="364"/>
+      <c r="S15" s="343" t="s">
         <v>51</v>
       </c>
-      <c r="T15" s="329"/>
-[...8 lines deleted...]
-      <c r="AC15" s="394" t="s">
+      <c r="T15" s="344"/>
+      <c r="U15" s="344"/>
+      <c r="V15" s="344"/>
+      <c r="W15" s="345"/>
+      <c r="X15" s="361"/>
+      <c r="Y15" s="361"/>
+      <c r="Z15" s="361"/>
+      <c r="AA15" s="361"/>
+      <c r="AB15" s="361"/>
+      <c r="AC15" s="377" t="s">
         <v>52</v>
       </c>
-      <c r="AD15" s="394"/>
-[...3 lines deleted...]
-      <c r="AH15" s="394" t="s">
+      <c r="AD15" s="377"/>
+      <c r="AE15" s="377"/>
+      <c r="AF15" s="377"/>
+      <c r="AG15" s="377"/>
+      <c r="AH15" s="377" t="s">
         <v>53</v>
       </c>
-      <c r="AI15" s="394"/>
-[...3 lines deleted...]
-      <c r="AM15" s="118"/>
+      <c r="AI15" s="377"/>
+      <c r="AJ15" s="377"/>
+      <c r="AK15" s="377"/>
+      <c r="AL15" s="379"/>
+      <c r="AM15" s="116"/>
     </row>
     <row r="16" spans="1:44" s="11" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="119"/>
-[...37 lines deleted...]
-      <c r="AM16" s="119"/>
+      <c r="A16" s="117"/>
+      <c r="B16" s="296"/>
+      <c r="C16" s="297"/>
+      <c r="D16" s="297"/>
+      <c r="E16" s="297"/>
+      <c r="F16" s="297"/>
+      <c r="G16" s="297"/>
+      <c r="H16" s="297"/>
+      <c r="I16" s="297"/>
+      <c r="J16" s="297"/>
+      <c r="K16" s="297"/>
+      <c r="L16" s="297"/>
+      <c r="M16" s="297"/>
+      <c r="N16" s="298"/>
+      <c r="O16" s="365"/>
+      <c r="P16" s="366"/>
+      <c r="Q16" s="366"/>
+      <c r="R16" s="367"/>
+      <c r="S16" s="346"/>
+      <c r="T16" s="347"/>
+      <c r="U16" s="347"/>
+      <c r="V16" s="347"/>
+      <c r="W16" s="348"/>
+      <c r="X16" s="361"/>
+      <c r="Y16" s="361"/>
+      <c r="Z16" s="361"/>
+      <c r="AA16" s="361"/>
+      <c r="AB16" s="361"/>
+      <c r="AC16" s="378"/>
+      <c r="AD16" s="378"/>
+      <c r="AE16" s="378"/>
+      <c r="AF16" s="378"/>
+      <c r="AG16" s="378"/>
+      <c r="AH16" s="378"/>
+      <c r="AI16" s="378"/>
+      <c r="AJ16" s="378"/>
+      <c r="AK16" s="378"/>
+      <c r="AL16" s="380"/>
+      <c r="AM16" s="117"/>
     </row>
     <row r="17" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="118"/>
-      <c r="B17" s="139" t="s">
+      <c r="A17" s="116"/>
+      <c r="B17" s="137" t="s">
         <v>43</v>
       </c>
-      <c r="C17" s="140"/>
-[...11 lines deleted...]
-      <c r="O17" s="361">
+      <c r="C17" s="138"/>
+      <c r="D17" s="138"/>
+      <c r="E17" s="117"/>
+      <c r="F17" s="138"/>
+      <c r="G17" s="138"/>
+      <c r="H17" s="138"/>
+      <c r="I17" s="138"/>
+      <c r="J17" s="138"/>
+      <c r="K17" s="138"/>
+      <c r="L17" s="138"/>
+      <c r="M17" s="138"/>
+      <c r="N17" s="138"/>
+      <c r="O17" s="323">
         <f>DetalleAnticiposME!K41</f>
         <v>0</v>
       </c>
-      <c r="P17" s="362"/>
-[...12 lines deleted...]
-      <c r="AC17" s="361">
+      <c r="P17" s="324"/>
+      <c r="Q17" s="324"/>
+      <c r="R17" s="325"/>
+      <c r="S17" s="368"/>
+      <c r="T17" s="369"/>
+      <c r="U17" s="369"/>
+      <c r="V17" s="369"/>
+      <c r="W17" s="370"/>
+      <c r="X17" s="361"/>
+      <c r="Y17" s="351"/>
+      <c r="Z17" s="351"/>
+      <c r="AA17" s="351"/>
+      <c r="AB17" s="351"/>
+      <c r="AC17" s="323">
         <f>DetalleGastostarjetacrédito!K41</f>
         <v>0</v>
       </c>
-      <c r="AD17" s="362"/>
-[...3 lines deleted...]
-      <c r="AH17" s="361">
+      <c r="AD17" s="324"/>
+      <c r="AE17" s="324"/>
+      <c r="AF17" s="324"/>
+      <c r="AG17" s="325"/>
+      <c r="AH17" s="323">
         <f>DetalleGastosReembolsables!M42</f>
         <v>0</v>
       </c>
-      <c r="AI17" s="362"/>
-[...3 lines deleted...]
-      <c r="AM17" s="118"/>
+      <c r="AI17" s="324"/>
+      <c r="AJ17" s="324"/>
+      <c r="AK17" s="324"/>
+      <c r="AL17" s="349"/>
+      <c r="AM17" s="116"/>
     </row>
     <row r="18" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="118"/>
-      <c r="B18" s="51" t="s">
+      <c r="A18" s="116"/>
+      <c r="B18" s="50" t="s">
         <v>93</v>
       </c>
-      <c r="C18" s="52"/>
-[...11 lines deleted...]
-      <c r="O18" s="261">
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="51"/>
+      <c r="K18" s="51"/>
+      <c r="L18" s="51"/>
+      <c r="M18" s="51"/>
+      <c r="N18" s="51"/>
+      <c r="O18" s="274">
         <f>DetalleAnticiposME!L41</f>
         <v>0</v>
       </c>
-      <c r="P18" s="262"/>
-[...12 lines deleted...]
-      <c r="AC18" s="261" t="str">
+      <c r="P18" s="275"/>
+      <c r="Q18" s="275"/>
+      <c r="R18" s="277"/>
+      <c r="S18" s="340"/>
+      <c r="T18" s="341"/>
+      <c r="U18" s="341"/>
+      <c r="V18" s="341"/>
+      <c r="W18" s="342"/>
+      <c r="X18" s="361"/>
+      <c r="Y18" s="351"/>
+      <c r="Z18" s="351"/>
+      <c r="AA18" s="351"/>
+      <c r="AB18" s="351"/>
+      <c r="AC18" s="274" t="str">
         <f>DetalleGastostarjetacrédito!L41</f>
         <v>N/A</v>
       </c>
-      <c r="AD18" s="262"/>
-[...3 lines deleted...]
-      <c r="AH18" s="261">
+      <c r="AD18" s="275"/>
+      <c r="AE18" s="275"/>
+      <c r="AF18" s="275"/>
+      <c r="AG18" s="277"/>
+      <c r="AH18" s="274">
         <f>IF(DetalleGastosReembolsables!$X$6="x",DetalleGastosReembolsables!L42,0)</f>
         <v>0</v>
       </c>
-      <c r="AI18" s="262"/>
-[...3 lines deleted...]
-      <c r="AM18" s="118"/>
+      <c r="AI18" s="275"/>
+      <c r="AJ18" s="275"/>
+      <c r="AK18" s="275"/>
+      <c r="AL18" s="276"/>
+      <c r="AM18" s="116"/>
     </row>
     <row r="19" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="118"/>
-      <c r="B19" s="51" t="s">
+      <c r="A19" s="116"/>
+      <c r="B19" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="C19" s="52"/>
-[...11 lines deleted...]
-      <c r="O19" s="261">
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="51"/>
+      <c r="H19" s="51"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="51"/>
+      <c r="K19" s="51"/>
+      <c r="L19" s="51"/>
+      <c r="M19" s="51"/>
+      <c r="N19" s="51"/>
+      <c r="O19" s="274">
         <f>DetalleAnticiposME!N41</f>
         <v>0</v>
       </c>
-      <c r="P19" s="262"/>
-[...12 lines deleted...]
-      <c r="AC19" s="261">
+      <c r="P19" s="275"/>
+      <c r="Q19" s="275"/>
+      <c r="R19" s="277"/>
+      <c r="S19" s="340"/>
+      <c r="T19" s="341"/>
+      <c r="U19" s="341"/>
+      <c r="V19" s="341"/>
+      <c r="W19" s="342"/>
+      <c r="X19" s="351"/>
+      <c r="Y19" s="351"/>
+      <c r="Z19" s="351"/>
+      <c r="AA19" s="351"/>
+      <c r="AB19" s="351"/>
+      <c r="AC19" s="274">
         <f>DetalleGastostarjetacrédito!N41</f>
         <v>0</v>
       </c>
-      <c r="AD19" s="262"/>
-[...3 lines deleted...]
-      <c r="AH19" s="261">
+      <c r="AD19" s="275"/>
+      <c r="AE19" s="275"/>
+      <c r="AF19" s="275"/>
+      <c r="AG19" s="277"/>
+      <c r="AH19" s="274">
         <f>DetalleGastosReembolsables!N42</f>
         <v>0</v>
       </c>
-      <c r="AI19" s="262"/>
-[...3 lines deleted...]
-      <c r="AM19" s="118"/>
+      <c r="AI19" s="275"/>
+      <c r="AJ19" s="275"/>
+      <c r="AK19" s="275"/>
+      <c r="AL19" s="276"/>
+      <c r="AM19" s="116"/>
     </row>
     <row r="20" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="141"/>
-      <c r="B20" s="51" t="s">
+      <c r="A20" s="139"/>
+      <c r="B20" s="50" t="s">
         <v>57</v>
       </c>
-      <c r="C20" s="52"/>
-[...11 lines deleted...]
-      <c r="O20" s="261">
+      <c r="C20" s="51"/>
+      <c r="D20" s="51"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="51"/>
+      <c r="G20" s="51"/>
+      <c r="H20" s="51"/>
+      <c r="I20" s="51"/>
+      <c r="J20" s="51"/>
+      <c r="K20" s="51"/>
+      <c r="L20" s="51"/>
+      <c r="M20" s="51"/>
+      <c r="N20" s="51"/>
+      <c r="O20" s="274">
         <f>DetalleAnticiposME!O41</f>
         <v>0</v>
       </c>
-      <c r="P20" s="262"/>
-[...12 lines deleted...]
-      <c r="AC20" s="261">
+      <c r="P20" s="275"/>
+      <c r="Q20" s="275"/>
+      <c r="R20" s="277"/>
+      <c r="S20" s="340"/>
+      <c r="T20" s="341"/>
+      <c r="U20" s="341"/>
+      <c r="V20" s="341"/>
+      <c r="W20" s="342"/>
+      <c r="X20" s="351"/>
+      <c r="Y20" s="351"/>
+      <c r="Z20" s="351"/>
+      <c r="AA20" s="351"/>
+      <c r="AB20" s="351"/>
+      <c r="AC20" s="274">
         <f>DetalleGastostarjetacrédito!O41</f>
         <v>0</v>
       </c>
-      <c r="AD20" s="262"/>
-[...3 lines deleted...]
-      <c r="AH20" s="261">
+      <c r="AD20" s="275"/>
+      <c r="AE20" s="275"/>
+      <c r="AF20" s="275"/>
+      <c r="AG20" s="277"/>
+      <c r="AH20" s="274">
         <f>DetalleGastosReembolsables!O42</f>
         <v>0</v>
       </c>
-      <c r="AI20" s="262"/>
-[...3 lines deleted...]
-      <c r="AM20" s="118"/>
+      <c r="AI20" s="275"/>
+      <c r="AJ20" s="275"/>
+      <c r="AK20" s="275"/>
+      <c r="AL20" s="276"/>
+      <c r="AM20" s="116"/>
     </row>
     <row r="21" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="141"/>
-      <c r="B21" s="51" t="s">
+      <c r="A21" s="139"/>
+      <c r="B21" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="52"/>
-[...11 lines deleted...]
-      <c r="O21" s="261">
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="51"/>
+      <c r="M21" s="51"/>
+      <c r="N21" s="51"/>
+      <c r="O21" s="274">
         <f>DetalleAnticiposME!P41</f>
         <v>0</v>
       </c>
-      <c r="P21" s="262"/>
-[...12 lines deleted...]
-      <c r="AC21" s="261">
+      <c r="P21" s="275"/>
+      <c r="Q21" s="275"/>
+      <c r="R21" s="277"/>
+      <c r="S21" s="340"/>
+      <c r="T21" s="341"/>
+      <c r="U21" s="341"/>
+      <c r="V21" s="341"/>
+      <c r="W21" s="342"/>
+      <c r="X21" s="351"/>
+      <c r="Y21" s="351"/>
+      <c r="Z21" s="351"/>
+      <c r="AA21" s="351"/>
+      <c r="AB21" s="351"/>
+      <c r="AC21" s="274">
         <f>DetalleGastostarjetacrédito!P41</f>
         <v>0</v>
       </c>
-      <c r="AD21" s="262"/>
-[...3 lines deleted...]
-      <c r="AH21" s="261">
+      <c r="AD21" s="275"/>
+      <c r="AE21" s="275"/>
+      <c r="AF21" s="275"/>
+      <c r="AG21" s="277"/>
+      <c r="AH21" s="274">
         <f>DetalleGastosReembolsables!P42</f>
         <v>0</v>
       </c>
-      <c r="AI21" s="262"/>
-[...3 lines deleted...]
-      <c r="AM21" s="118"/>
+      <c r="AI21" s="275"/>
+      <c r="AJ21" s="275"/>
+      <c r="AK21" s="275"/>
+      <c r="AL21" s="276"/>
+      <c r="AM21" s="116"/>
     </row>
     <row r="22" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="141"/>
-      <c r="B22" s="51" t="s">
+      <c r="A22" s="139"/>
+      <c r="B22" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="52"/>
-[...11 lines deleted...]
-      <c r="O22" s="261">
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="51"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="51"/>
+      <c r="K22" s="51"/>
+      <c r="L22" s="51"/>
+      <c r="M22" s="51"/>
+      <c r="N22" s="51"/>
+      <c r="O22" s="274">
         <f>DetalleAnticiposME!Q41</f>
         <v>0</v>
       </c>
-      <c r="P22" s="262"/>
-[...12 lines deleted...]
-      <c r="AC22" s="261">
+      <c r="P22" s="275"/>
+      <c r="Q22" s="275"/>
+      <c r="R22" s="277"/>
+      <c r="S22" s="340"/>
+      <c r="T22" s="341"/>
+      <c r="U22" s="341"/>
+      <c r="V22" s="341"/>
+      <c r="W22" s="342"/>
+      <c r="X22" s="351"/>
+      <c r="Y22" s="351"/>
+      <c r="Z22" s="351"/>
+      <c r="AA22" s="351"/>
+      <c r="AB22" s="351"/>
+      <c r="AC22" s="274">
         <f>DetalleGastostarjetacrédito!Q41</f>
         <v>0</v>
       </c>
-      <c r="AD22" s="262"/>
-[...3 lines deleted...]
-      <c r="AH22" s="261">
+      <c r="AD22" s="275"/>
+      <c r="AE22" s="275"/>
+      <c r="AF22" s="275"/>
+      <c r="AG22" s="277"/>
+      <c r="AH22" s="274">
         <f>DetalleGastosReembolsables!Q42</f>
         <v>0</v>
       </c>
-      <c r="AI22" s="262"/>
-[...3 lines deleted...]
-      <c r="AM22" s="118"/>
+      <c r="AI22" s="275"/>
+      <c r="AJ22" s="275"/>
+      <c r="AK22" s="275"/>
+      <c r="AL22" s="276"/>
+      <c r="AM22" s="116"/>
     </row>
     <row r="23" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="118"/>
-      <c r="B23" s="51" t="s">
+      <c r="A23" s="116"/>
+      <c r="B23" s="50" t="s">
         <v>99</v>
       </c>
-      <c r="C23" s="52"/>
-[...11 lines deleted...]
-      <c r="O23" s="261">
+      <c r="C23" s="51"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="51"/>
+      <c r="G23" s="51"/>
+      <c r="H23" s="51"/>
+      <c r="I23" s="51"/>
+      <c r="J23" s="51"/>
+      <c r="K23" s="51"/>
+      <c r="L23" s="51"/>
+      <c r="M23" s="51"/>
+      <c r="N23" s="51"/>
+      <c r="O23" s="274">
         <f>DetalleAnticiposME!R41</f>
         <v>0</v>
       </c>
-      <c r="P23" s="262"/>
-[...12 lines deleted...]
-      <c r="AC23" s="261">
+      <c r="P23" s="275"/>
+      <c r="Q23" s="275"/>
+      <c r="R23" s="277"/>
+      <c r="S23" s="340"/>
+      <c r="T23" s="341"/>
+      <c r="U23" s="341"/>
+      <c r="V23" s="341"/>
+      <c r="W23" s="342"/>
+      <c r="X23" s="351"/>
+      <c r="Y23" s="351"/>
+      <c r="Z23" s="351"/>
+      <c r="AA23" s="351"/>
+      <c r="AB23" s="351"/>
+      <c r="AC23" s="274">
         <f>DetalleGastostarjetacrédito!R41</f>
         <v>0</v>
       </c>
-      <c r="AD23" s="262"/>
-[...3 lines deleted...]
-      <c r="AH23" s="261">
+      <c r="AD23" s="275"/>
+      <c r="AE23" s="275"/>
+      <c r="AF23" s="275"/>
+      <c r="AG23" s="277"/>
+      <c r="AH23" s="274">
         <f>DetalleGastosReembolsables!R42</f>
         <v>0</v>
       </c>
-      <c r="AI23" s="262"/>
-[...3 lines deleted...]
-      <c r="AM23" s="118"/>
+      <c r="AI23" s="275"/>
+      <c r="AJ23" s="275"/>
+      <c r="AK23" s="275"/>
+      <c r="AL23" s="276"/>
+      <c r="AM23" s="116"/>
     </row>
     <row r="24" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="118"/>
-      <c r="B24" s="51" t="s">
+      <c r="A24" s="116"/>
+      <c r="B24" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="C24" s="52"/>
-[...11 lines deleted...]
-      <c r="O24" s="261">
+      <c r="C24" s="51"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="51"/>
+      <c r="G24" s="51"/>
+      <c r="H24" s="51"/>
+      <c r="I24" s="51"/>
+      <c r="J24" s="51"/>
+      <c r="K24" s="51"/>
+      <c r="L24" s="51"/>
+      <c r="M24" s="51"/>
+      <c r="N24" s="51"/>
+      <c r="O24" s="274">
         <f>DetalleAnticiposME!S41</f>
         <v>0</v>
       </c>
-      <c r="P24" s="262"/>
-[...12 lines deleted...]
-      <c r="AC24" s="261">
+      <c r="P24" s="275"/>
+      <c r="Q24" s="275"/>
+      <c r="R24" s="277"/>
+      <c r="S24" s="340"/>
+      <c r="T24" s="341"/>
+      <c r="U24" s="341"/>
+      <c r="V24" s="341"/>
+      <c r="W24" s="342"/>
+      <c r="X24" s="351"/>
+      <c r="Y24" s="351"/>
+      <c r="Z24" s="351"/>
+      <c r="AA24" s="351"/>
+      <c r="AB24" s="351"/>
+      <c r="AC24" s="274">
         <f>DetalleGastostarjetacrédito!S41</f>
         <v>0</v>
       </c>
-      <c r="AD24" s="262"/>
-[...3 lines deleted...]
-      <c r="AH24" s="261">
+      <c r="AD24" s="275"/>
+      <c r="AE24" s="275"/>
+      <c r="AF24" s="275"/>
+      <c r="AG24" s="277"/>
+      <c r="AH24" s="274">
         <f>DetalleGastosReembolsables!S42</f>
         <v>0</v>
       </c>
-      <c r="AI24" s="262"/>
-[...3 lines deleted...]
-      <c r="AM24" s="118"/>
+      <c r="AI24" s="275"/>
+      <c r="AJ24" s="275"/>
+      <c r="AK24" s="275"/>
+      <c r="AL24" s="276"/>
+      <c r="AM24" s="116"/>
     </row>
     <row r="25" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="118"/>
-      <c r="B25" s="51" t="s">
+      <c r="A25" s="116"/>
+      <c r="B25" s="50" t="s">
         <v>58</v>
       </c>
-      <c r="C25" s="52"/>
-[...11 lines deleted...]
-      <c r="O25" s="261">
+      <c r="C25" s="51"/>
+      <c r="D25" s="51"/>
+      <c r="E25" s="51"/>
+      <c r="F25" s="51"/>
+      <c r="G25" s="51"/>
+      <c r="H25" s="51"/>
+      <c r="I25" s="51"/>
+      <c r="J25" s="51"/>
+      <c r="K25" s="51"/>
+      <c r="L25" s="51"/>
+      <c r="M25" s="51"/>
+      <c r="N25" s="51"/>
+      <c r="O25" s="274">
         <f>DetalleAnticiposME!T41</f>
         <v>0</v>
       </c>
-      <c r="P25" s="262"/>
-[...12 lines deleted...]
-      <c r="AC25" s="261">
+      <c r="P25" s="275"/>
+      <c r="Q25" s="275"/>
+      <c r="R25" s="277"/>
+      <c r="S25" s="340"/>
+      <c r="T25" s="341"/>
+      <c r="U25" s="341"/>
+      <c r="V25" s="341"/>
+      <c r="W25" s="342"/>
+      <c r="X25" s="351"/>
+      <c r="Y25" s="351"/>
+      <c r="Z25" s="351"/>
+      <c r="AA25" s="351"/>
+      <c r="AB25" s="351"/>
+      <c r="AC25" s="274">
         <f>DetalleGastostarjetacrédito!T41</f>
         <v>0</v>
       </c>
-      <c r="AD25" s="262"/>
-[...3 lines deleted...]
-      <c r="AH25" s="261">
+      <c r="AD25" s="275"/>
+      <c r="AE25" s="275"/>
+      <c r="AF25" s="275"/>
+      <c r="AG25" s="277"/>
+      <c r="AH25" s="274">
         <f>DetalleGastosReembolsables!T42</f>
         <v>0</v>
       </c>
-      <c r="AI25" s="262"/>
-[...3 lines deleted...]
-      <c r="AM25" s="118"/>
+      <c r="AI25" s="275"/>
+      <c r="AJ25" s="275"/>
+      <c r="AK25" s="275"/>
+      <c r="AL25" s="276"/>
+      <c r="AM25" s="116"/>
     </row>
     <row r="26" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="118"/>
-      <c r="B26" s="51" t="s">
+      <c r="A26" s="116"/>
+      <c r="B26" s="50" t="s">
         <v>59</v>
       </c>
-      <c r="C26" s="52"/>
-[...11 lines deleted...]
-      <c r="O26" s="261">
+      <c r="C26" s="51"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="51"/>
+      <c r="G26" s="51"/>
+      <c r="H26" s="51"/>
+      <c r="I26" s="51"/>
+      <c r="J26" s="51"/>
+      <c r="K26" s="51"/>
+      <c r="L26" s="51"/>
+      <c r="M26" s="51"/>
+      <c r="N26" s="51"/>
+      <c r="O26" s="274">
         <f>DetalleAnticiposME!U41</f>
         <v>0</v>
       </c>
-      <c r="P26" s="262"/>
-[...12 lines deleted...]
-      <c r="AC26" s="261">
+      <c r="P26" s="275"/>
+      <c r="Q26" s="275"/>
+      <c r="R26" s="277"/>
+      <c r="S26" s="340"/>
+      <c r="T26" s="341"/>
+      <c r="U26" s="341"/>
+      <c r="V26" s="341"/>
+      <c r="W26" s="342"/>
+      <c r="X26" s="351"/>
+      <c r="Y26" s="351"/>
+      <c r="Z26" s="351"/>
+      <c r="AA26" s="351"/>
+      <c r="AB26" s="351"/>
+      <c r="AC26" s="274">
         <f>DetalleGastostarjetacrédito!U41</f>
         <v>0</v>
       </c>
-      <c r="AD26" s="262"/>
-[...3 lines deleted...]
-      <c r="AH26" s="261">
+      <c r="AD26" s="275"/>
+      <c r="AE26" s="275"/>
+      <c r="AF26" s="275"/>
+      <c r="AG26" s="277"/>
+      <c r="AH26" s="274">
         <f>DetalleGastosReembolsables!U42</f>
         <v>0</v>
       </c>
-      <c r="AI26" s="262"/>
-[...3 lines deleted...]
-      <c r="AM26" s="118"/>
+      <c r="AI26" s="275"/>
+      <c r="AJ26" s="275"/>
+      <c r="AK26" s="275"/>
+      <c r="AL26" s="276"/>
+      <c r="AM26" s="116"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="118"/>
-      <c r="B27" s="51" t="s">
+      <c r="A27" s="116"/>
+      <c r="B27" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="52"/>
-[...11 lines deleted...]
-      <c r="O27" s="261">
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="117"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="51"/>
+      <c r="N27" s="51"/>
+      <c r="O27" s="274">
         <f>DetalleAnticiposME!V41</f>
         <v>0</v>
       </c>
-      <c r="P27" s="262"/>
-[...12 lines deleted...]
-      <c r="AC27" s="261">
+      <c r="P27" s="275"/>
+      <c r="Q27" s="275"/>
+      <c r="R27" s="277"/>
+      <c r="S27" s="340"/>
+      <c r="T27" s="341"/>
+      <c r="U27" s="341"/>
+      <c r="V27" s="341"/>
+      <c r="W27" s="342"/>
+      <c r="X27" s="351"/>
+      <c r="Y27" s="351"/>
+      <c r="Z27" s="351"/>
+      <c r="AA27" s="351"/>
+      <c r="AB27" s="351"/>
+      <c r="AC27" s="274">
         <f>DetalleGastostarjetacrédito!V41</f>
         <v>0</v>
       </c>
-      <c r="AD27" s="262"/>
-[...3 lines deleted...]
-      <c r="AH27" s="261">
+      <c r="AD27" s="275"/>
+      <c r="AE27" s="275"/>
+      <c r="AF27" s="275"/>
+      <c r="AG27" s="277"/>
+      <c r="AH27" s="274">
         <f>DetalleGastosReembolsables!V42</f>
         <v>0</v>
       </c>
-      <c r="AI27" s="262"/>
-[...3 lines deleted...]
-      <c r="AM27" s="118"/>
+      <c r="AI27" s="275"/>
+      <c r="AJ27" s="275"/>
+      <c r="AK27" s="275"/>
+      <c r="AL27" s="276"/>
+      <c r="AM27" s="116"/>
     </row>
     <row r="28" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="118"/>
-      <c r="B28" s="51" t="s">
+      <c r="A28" s="116"/>
+      <c r="B28" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="C28" s="52"/>
-[...11 lines deleted...]
-      <c r="O28" s="261">
+      <c r="C28" s="51"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="51"/>
+      <c r="G28" s="51"/>
+      <c r="H28" s="51"/>
+      <c r="I28" s="51"/>
+      <c r="J28" s="51"/>
+      <c r="K28" s="51"/>
+      <c r="L28" s="51"/>
+      <c r="M28" s="51"/>
+      <c r="N28" s="51"/>
+      <c r="O28" s="274">
         <f>DetalleAnticiposME!W41</f>
         <v>0</v>
       </c>
-      <c r="P28" s="262"/>
-[...12 lines deleted...]
-      <c r="AC28" s="261">
+      <c r="P28" s="275"/>
+      <c r="Q28" s="275"/>
+      <c r="R28" s="277"/>
+      <c r="S28" s="340"/>
+      <c r="T28" s="341"/>
+      <c r="U28" s="341"/>
+      <c r="V28" s="341"/>
+      <c r="W28" s="342"/>
+      <c r="X28" s="351"/>
+      <c r="Y28" s="351"/>
+      <c r="Z28" s="351"/>
+      <c r="AA28" s="351"/>
+      <c r="AB28" s="351"/>
+      <c r="AC28" s="274">
         <f>DetalleGastostarjetacrédito!W41</f>
         <v>0</v>
       </c>
-      <c r="AD28" s="262"/>
-[...3 lines deleted...]
-      <c r="AH28" s="261">
+      <c r="AD28" s="275"/>
+      <c r="AE28" s="275"/>
+      <c r="AF28" s="275"/>
+      <c r="AG28" s="277"/>
+      <c r="AH28" s="274">
         <f>DetalleGastosReembolsables!W42</f>
         <v>0</v>
       </c>
-      <c r="AI28" s="262"/>
-[...3 lines deleted...]
-      <c r="AM28" s="118"/>
+      <c r="AI28" s="275"/>
+      <c r="AJ28" s="275"/>
+      <c r="AK28" s="275"/>
+      <c r="AL28" s="276"/>
+      <c r="AM28" s="116"/>
     </row>
     <row r="29" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="118"/>
-      <c r="B29" s="51" t="s">
+      <c r="A29" s="116"/>
+      <c r="B29" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="52"/>
-[...11 lines deleted...]
-      <c r="O29" s="261">
+      <c r="C29" s="51"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
+      <c r="G29" s="51"/>
+      <c r="H29" s="51"/>
+      <c r="I29" s="51"/>
+      <c r="J29" s="51"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="51"/>
+      <c r="M29" s="51"/>
+      <c r="N29" s="51"/>
+      <c r="O29" s="274">
         <f>DetalleAnticiposME!X41</f>
         <v>0</v>
       </c>
-      <c r="P29" s="262"/>
-[...12 lines deleted...]
-      <c r="AC29" s="261">
+      <c r="P29" s="275"/>
+      <c r="Q29" s="275"/>
+      <c r="R29" s="277"/>
+      <c r="S29" s="340"/>
+      <c r="T29" s="341"/>
+      <c r="U29" s="341"/>
+      <c r="V29" s="341"/>
+      <c r="W29" s="342"/>
+      <c r="X29" s="351"/>
+      <c r="Y29" s="351"/>
+      <c r="Z29" s="351"/>
+      <c r="AA29" s="351"/>
+      <c r="AB29" s="351"/>
+      <c r="AC29" s="274">
         <f>DetalleGastostarjetacrédito!X41</f>
         <v>0</v>
       </c>
-      <c r="AD29" s="262"/>
-[...3 lines deleted...]
-      <c r="AH29" s="261">
+      <c r="AD29" s="275"/>
+      <c r="AE29" s="275"/>
+      <c r="AF29" s="275"/>
+      <c r="AG29" s="277"/>
+      <c r="AH29" s="274">
         <f>DetalleGastosReembolsables!X42</f>
         <v>0</v>
       </c>
-      <c r="AI29" s="262"/>
-[...3 lines deleted...]
-      <c r="AM29" s="118"/>
+      <c r="AI29" s="275"/>
+      <c r="AJ29" s="275"/>
+      <c r="AK29" s="275"/>
+      <c r="AL29" s="276"/>
+      <c r="AM29" s="116"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="118"/>
-[...13 lines deleted...]
-      <c r="O30" s="358">
+      <c r="A30" s="116"/>
+      <c r="B30" s="52"/>
+      <c r="C30" s="53"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="53"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="53"/>
+      <c r="J30" s="53"/>
+      <c r="K30" s="53"/>
+      <c r="L30" s="53"/>
+      <c r="M30" s="53"/>
+      <c r="N30" s="53"/>
+      <c r="O30" s="299">
         <f>DetalleAnticiposME!Y41</f>
         <v>0</v>
       </c>
-      <c r="P30" s="359"/>
-[...12 lines deleted...]
-      <c r="AC30" s="358">
+      <c r="P30" s="300"/>
+      <c r="Q30" s="300"/>
+      <c r="R30" s="301"/>
+      <c r="S30" s="405"/>
+      <c r="T30" s="406"/>
+      <c r="U30" s="406"/>
+      <c r="V30" s="406"/>
+      <c r="W30" s="407"/>
+      <c r="X30" s="351"/>
+      <c r="Y30" s="351"/>
+      <c r="Z30" s="351"/>
+      <c r="AA30" s="351"/>
+      <c r="AB30" s="351"/>
+      <c r="AC30" s="299">
         <f>DetalleGastostarjetacrédito!Y41</f>
         <v>0</v>
       </c>
-      <c r="AD30" s="359"/>
-[...3 lines deleted...]
-      <c r="AH30" s="358">
+      <c r="AD30" s="300"/>
+      <c r="AE30" s="300"/>
+      <c r="AF30" s="300"/>
+      <c r="AG30" s="301"/>
+      <c r="AH30" s="299">
         <f>DetalleGastosReembolsables!Y42</f>
         <v>0</v>
       </c>
-      <c r="AI30" s="359"/>
-[...3 lines deleted...]
-      <c r="AM30" s="118"/>
+      <c r="AI30" s="300"/>
+      <c r="AJ30" s="300"/>
+      <c r="AK30" s="300"/>
+      <c r="AL30" s="313"/>
+      <c r="AM30" s="116"/>
     </row>
     <row r="31" spans="1:39" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="118"/>
-[...12 lines deleted...]
-      <c r="N31" s="142" t="s">
+      <c r="A31" s="116"/>
+      <c r="B31" s="117"/>
+      <c r="C31" s="117"/>
+      <c r="D31" s="117"/>
+      <c r="E31" s="117"/>
+      <c r="F31" s="117"/>
+      <c r="G31" s="117"/>
+      <c r="H31" s="117"/>
+      <c r="I31" s="117"/>
+      <c r="J31" s="117"/>
+      <c r="K31" s="117"/>
+      <c r="L31" s="116"/>
+      <c r="M31" s="116"/>
+      <c r="N31" s="140" t="s">
         <v>47</v>
       </c>
-      <c r="O31" s="314">
+      <c r="O31" s="305">
         <f>SUM(O17:R30)</f>
         <v>0</v>
       </c>
-      <c r="P31" s="315"/>
-[...2 lines deleted...]
-      <c r="S31" s="404">
+      <c r="P31" s="306"/>
+      <c r="Q31" s="306"/>
+      <c r="R31" s="307"/>
+      <c r="S31" s="400">
         <f>SUM(S17:W30)</f>
         <v>0</v>
       </c>
-      <c r="T31" s="404"/>
-[...8 lines deleted...]
-      <c r="AC31" s="365">
+      <c r="T31" s="400"/>
+      <c r="U31" s="400"/>
+      <c r="V31" s="400"/>
+      <c r="W31" s="401"/>
+      <c r="X31" s="160"/>
+      <c r="Y31" s="160"/>
+      <c r="Z31" s="160"/>
+      <c r="AA31" s="160"/>
+      <c r="AB31" s="186"/>
+      <c r="AC31" s="319">
         <f>SUM(AC17:AG30)</f>
         <v>0</v>
       </c>
-      <c r="AD31" s="315"/>
-[...3 lines deleted...]
-      <c r="AH31" s="314">
+      <c r="AD31" s="306"/>
+      <c r="AE31" s="306"/>
+      <c r="AF31" s="306"/>
+      <c r="AG31" s="307"/>
+      <c r="AH31" s="305">
         <f>SUM(AH17:AL30)</f>
         <v>0</v>
       </c>
-      <c r="AI31" s="315"/>
-[...3 lines deleted...]
-      <c r="AM31" s="118"/>
+      <c r="AI31" s="306"/>
+      <c r="AJ31" s="306"/>
+      <c r="AK31" s="306"/>
+      <c r="AL31" s="307"/>
+      <c r="AM31" s="116"/>
     </row>
     <row r="32" spans="1:39" ht="5.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="118"/>
-[...40 lines deleted...]
-      <c r="B33" s="146" t="s">
+      <c r="A32" s="116"/>
+      <c r="B32" s="117"/>
+      <c r="C32" s="117"/>
+      <c r="D32" s="117"/>
+      <c r="E32" s="117"/>
+      <c r="F32" s="117"/>
+      <c r="G32" s="117"/>
+      <c r="H32" s="117"/>
+      <c r="I32" s="117"/>
+      <c r="J32" s="117"/>
+      <c r="K32" s="117"/>
+      <c r="L32" s="116"/>
+      <c r="M32" s="116"/>
+      <c r="N32" s="116"/>
+      <c r="O32" s="116"/>
+      <c r="P32" s="116"/>
+      <c r="Q32" s="116"/>
+      <c r="R32" s="141"/>
+      <c r="S32" s="141"/>
+      <c r="T32" s="141"/>
+      <c r="U32" s="142"/>
+      <c r="V32" s="142"/>
+      <c r="W32" s="142"/>
+      <c r="X32" s="142"/>
+      <c r="Y32" s="142"/>
+      <c r="Z32" s="142"/>
+      <c r="AA32" s="142"/>
+      <c r="AB32" s="142"/>
+      <c r="AC32" s="142"/>
+      <c r="AD32" s="142"/>
+      <c r="AE32" s="118"/>
+      <c r="AF32" s="118"/>
+      <c r="AG32" s="118"/>
+      <c r="AH32" s="118"/>
+      <c r="AI32" s="118"/>
+      <c r="AJ32" s="118"/>
+      <c r="AK32" s="118"/>
+      <c r="AL32" s="143"/>
+      <c r="AM32" s="116"/>
+    </row>
+    <row r="33" spans="1:39" s="116" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="144" t="s">
         <v>44</v>
       </c>
-      <c r="C33" s="119"/>
-[...15 lines deleted...]
-      <c r="T33" s="148" t="s">
+      <c r="C33" s="117"/>
+      <c r="D33" s="117"/>
+      <c r="E33" s="117"/>
+      <c r="F33" s="117"/>
+      <c r="G33" s="117"/>
+      <c r="H33" s="117"/>
+      <c r="I33" s="117"/>
+      <c r="J33" s="117"/>
+      <c r="K33" s="117"/>
+      <c r="O33" s="316">
+        <v>0</v>
+      </c>
+      <c r="P33" s="317"/>
+      <c r="Q33" s="317"/>
+      <c r="R33" s="318"/>
+      <c r="S33" s="145"/>
+      <c r="T33" s="146" t="s">
         <v>46</v>
       </c>
-      <c r="U33" s="406"/>
-[...3 lines deleted...]
-      <c r="Y33" s="144"/>
+      <c r="U33" s="402"/>
+      <c r="V33" s="402"/>
+      <c r="W33" s="403"/>
+      <c r="X33" s="142"/>
+      <c r="Y33" s="142"/>
       <c r="Z33" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="AA33" s="149"/>
-[...51 lines deleted...]
-      <c r="B35" s="155" t="s">
+      <c r="AA33" s="147"/>
+      <c r="AB33" s="142"/>
+      <c r="AC33" s="142"/>
+      <c r="AD33" s="142"/>
+      <c r="AE33" s="118"/>
+      <c r="AF33" s="118"/>
+      <c r="AG33" s="118"/>
+      <c r="AH33" s="148"/>
+      <c r="AI33" s="320"/>
+      <c r="AJ33" s="321"/>
+      <c r="AK33" s="321"/>
+      <c r="AL33" s="322"/>
+    </row>
+    <row r="34" spans="1:39" s="116" customFormat="1" ht="5.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="149"/>
+      <c r="C34" s="117"/>
+      <c r="D34" s="117"/>
+      <c r="E34" s="117"/>
+      <c r="F34" s="117"/>
+      <c r="G34" s="117"/>
+      <c r="H34" s="117"/>
+      <c r="I34" s="117"/>
+      <c r="J34" s="117"/>
+      <c r="K34" s="117"/>
+      <c r="O34" s="150"/>
+      <c r="P34" s="151"/>
+      <c r="Q34" s="151"/>
+      <c r="R34" s="151"/>
+      <c r="S34" s="152"/>
+      <c r="T34" s="141"/>
+      <c r="U34" s="142"/>
+      <c r="V34" s="142"/>
+      <c r="W34" s="142"/>
+      <c r="X34" s="142"/>
+      <c r="Y34" s="142"/>
+      <c r="Z34" s="142"/>
+      <c r="AA34" s="142"/>
+      <c r="AB34" s="142"/>
+      <c r="AC34" s="142"/>
+      <c r="AD34" s="142"/>
+      <c r="AE34" s="118"/>
+      <c r="AF34" s="118"/>
+      <c r="AG34" s="118"/>
+      <c r="AH34" s="118"/>
+      <c r="AI34" s="118"/>
+      <c r="AJ34" s="118"/>
+      <c r="AK34" s="118"/>
+      <c r="AL34" s="143"/>
+    </row>
+    <row r="35" spans="1:39" s="116" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="153" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="155"/>
-[...11 lines deleted...]
-      <c r="O35" s="311">
+      <c r="C35" s="153"/>
+      <c r="D35" s="153"/>
+      <c r="E35" s="154"/>
+      <c r="F35" s="154"/>
+      <c r="G35" s="154"/>
+      <c r="H35" s="154"/>
+      <c r="I35" s="154"/>
+      <c r="J35" s="154"/>
+      <c r="K35" s="154"/>
+      <c r="L35" s="154"/>
+      <c r="M35" s="155"/>
+      <c r="N35" s="156"/>
+      <c r="O35" s="302">
         <f>O33-O31</f>
         <v>0</v>
       </c>
-      <c r="P35" s="312"/>
-[...7 lines deleted...]
-      <c r="Z35" s="159" t="s">
+      <c r="P35" s="303"/>
+      <c r="Q35" s="303"/>
+      <c r="R35" s="304"/>
+      <c r="S35" s="145"/>
+      <c r="T35" s="156"/>
+      <c r="U35" s="47"/>
+      <c r="V35" s="47"/>
+      <c r="W35" s="46"/>
+      <c r="Z35" s="157" t="s">
         <v>20</v>
       </c>
-      <c r="AA35" s="149"/>
-[...7 lines deleted...]
-      <c r="AI35" s="369">
+      <c r="AA35" s="147"/>
+      <c r="AB35" s="158"/>
+      <c r="AC35" s="158"/>
+      <c r="AD35" s="158"/>
+      <c r="AE35" s="158"/>
+      <c r="AF35" s="159"/>
+      <c r="AG35" s="66"/>
+      <c r="AH35" s="49"/>
+      <c r="AI35" s="326">
         <f>AH31-AI33</f>
         <v>0</v>
       </c>
-      <c r="AJ35" s="370"/>
-[...1 lines deleted...]
-      <c r="AL35" s="371"/>
+      <c r="AJ35" s="327"/>
+      <c r="AK35" s="327"/>
+      <c r="AL35" s="328"/>
     </row>
     <row r="36" spans="1:39" ht="5.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="118"/>
-[...37 lines deleted...]
-      <c r="AM36" s="118"/>
+      <c r="A36" s="116"/>
+      <c r="B36" s="153"/>
+      <c r="C36" s="153"/>
+      <c r="D36" s="153"/>
+      <c r="E36" s="154"/>
+      <c r="F36" s="154"/>
+      <c r="G36" s="154"/>
+      <c r="H36" s="154"/>
+      <c r="I36" s="154"/>
+      <c r="J36" s="154"/>
+      <c r="K36" s="154"/>
+      <c r="L36" s="154"/>
+      <c r="M36" s="155"/>
+      <c r="N36" s="156"/>
+      <c r="O36" s="255"/>
+      <c r="P36" s="255"/>
+      <c r="Q36" s="255"/>
+      <c r="R36" s="255"/>
+      <c r="S36" s="145"/>
+      <c r="T36" s="156"/>
+      <c r="U36" s="47"/>
+      <c r="V36" s="47"/>
+      <c r="W36" s="46"/>
+      <c r="X36" s="116"/>
+      <c r="Y36" s="116"/>
+      <c r="Z36" s="157"/>
+      <c r="AA36" s="147"/>
+      <c r="AB36" s="158"/>
+      <c r="AC36" s="158"/>
+      <c r="AD36" s="158"/>
+      <c r="AE36" s="158"/>
+      <c r="AF36" s="159"/>
+      <c r="AG36" s="66"/>
+      <c r="AH36" s="49"/>
+      <c r="AI36" s="256"/>
+      <c r="AJ36" s="256"/>
+      <c r="AK36" s="256"/>
+      <c r="AL36" s="256"/>
+      <c r="AM36" s="116"/>
     </row>
     <row r="37" spans="1:39" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="118"/>
-[...16 lines deleted...]
-      <c r="R37" s="43" t="s">
+      <c r="A37" s="116"/>
+      <c r="B37" s="153"/>
+      <c r="C37" s="153"/>
+      <c r="D37" s="153"/>
+      <c r="E37" s="154"/>
+      <c r="F37" s="154"/>
+      <c r="G37" s="154"/>
+      <c r="H37" s="154"/>
+      <c r="I37" s="154"/>
+      <c r="J37" s="154"/>
+      <c r="K37" s="154"/>
+      <c r="L37" s="154"/>
+      <c r="M37" s="155"/>
+      <c r="N37" s="160"/>
+      <c r="O37" s="160"/>
+      <c r="P37" s="160"/>
+      <c r="Q37" s="48"/>
+      <c r="R37" s="42" t="s">
         <v>121</v>
       </c>
-      <c r="V37" s="43"/>
-[...12 lines deleted...]
-      <c r="AI37" s="355">
+      <c r="V37" s="42"/>
+      <c r="W37" s="42"/>
+      <c r="X37" s="116"/>
+      <c r="Y37" s="116"/>
+      <c r="Z37" s="161"/>
+      <c r="AA37" s="161"/>
+      <c r="AB37" s="161"/>
+      <c r="AC37" s="161"/>
+      <c r="AD37" s="161"/>
+      <c r="AE37" s="161"/>
+      <c r="AF37" s="161"/>
+      <c r="AG37" s="49"/>
+      <c r="AH37" s="49"/>
+      <c r="AI37" s="397">
         <f>IF(DetalleGastosReembolsables!W6="X",DetalleGastosReembolsables!$K$42,0)</f>
         <v>0</v>
       </c>
-      <c r="AJ37" s="356"/>
-[...2 lines deleted...]
-      <c r="AM37" s="118"/>
+      <c r="AJ37" s="398"/>
+      <c r="AK37" s="398"/>
+      <c r="AL37" s="399"/>
+      <c r="AM37" s="116"/>
     </row>
     <row r="38" spans="1:39" ht="5.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="118"/>
-[...37 lines deleted...]
-      <c r="AM38" s="118"/>
+      <c r="A38" s="116"/>
+      <c r="B38" s="44"/>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="154"/>
+      <c r="F38" s="154"/>
+      <c r="G38" s="154"/>
+      <c r="H38" s="154"/>
+      <c r="I38" s="154"/>
+      <c r="J38" s="154"/>
+      <c r="K38" s="154"/>
+      <c r="L38" s="154"/>
+      <c r="M38" s="155"/>
+      <c r="N38" s="156"/>
+      <c r="O38" s="156"/>
+      <c r="P38" s="156"/>
+      <c r="Q38" s="156"/>
+      <c r="R38" s="156"/>
+      <c r="S38" s="162"/>
+      <c r="T38" s="162"/>
+      <c r="U38" s="70"/>
+      <c r="V38" s="70"/>
+      <c r="W38" s="71"/>
+      <c r="X38" s="116"/>
+      <c r="Y38" s="116"/>
+      <c r="Z38" s="66"/>
+      <c r="AA38" s="66"/>
+      <c r="AB38" s="66"/>
+      <c r="AC38" s="66"/>
+      <c r="AD38" s="66"/>
+      <c r="AE38" s="66"/>
+      <c r="AF38" s="115"/>
+      <c r="AG38" s="163"/>
+      <c r="AH38" s="163"/>
+      <c r="AI38" s="163"/>
+      <c r="AJ38" s="163"/>
+      <c r="AK38" s="163"/>
+      <c r="AL38" s="163"/>
+      <c r="AM38" s="116"/>
     </row>
     <row r="39" spans="1:39" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="166"/>
-[...1 lines deleted...]
-      <c r="C39" s="70" t="s">
+      <c r="A39" s="164"/>
+      <c r="B39" s="67"/>
+      <c r="C39" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="D39" s="69"/>
-[...10 lines deleted...]
-      <c r="O39" s="168" t="s">
+      <c r="D39" s="68"/>
+      <c r="E39" s="165"/>
+      <c r="F39" s="165"/>
+      <c r="G39" s="165"/>
+      <c r="H39" s="165"/>
+      <c r="I39" s="165"/>
+      <c r="J39" s="154"/>
+      <c r="K39" s="154"/>
+      <c r="L39" s="154"/>
+      <c r="M39" s="155"/>
+      <c r="N39" s="156"/>
+      <c r="O39" s="166" t="s">
         <v>94</v>
       </c>
-      <c r="P39" s="158"/>
-[...22 lines deleted...]
-      <c r="AM39" s="118"/>
+      <c r="P39" s="156"/>
+      <c r="Q39" s="156"/>
+      <c r="R39" s="156"/>
+      <c r="S39" s="156"/>
+      <c r="T39" s="156"/>
+      <c r="U39" s="47"/>
+      <c r="V39" s="47"/>
+      <c r="W39" s="43"/>
+      <c r="X39" s="116"/>
+      <c r="Y39" s="116"/>
+      <c r="Z39" s="66"/>
+      <c r="AA39" s="66"/>
+      <c r="AB39" s="66"/>
+      <c r="AC39" s="66"/>
+      <c r="AD39" s="66"/>
+      <c r="AE39" s="66"/>
+      <c r="AF39" s="115"/>
+      <c r="AG39" s="163"/>
+      <c r="AH39" s="163"/>
+      <c r="AI39" s="163"/>
+      <c r="AJ39" s="163"/>
+      <c r="AK39" s="163"/>
+      <c r="AL39" s="163"/>
+      <c r="AM39" s="116"/>
     </row>
     <row r="40" spans="1:39" ht="4.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="118"/>
-[...37 lines deleted...]
-      <c r="AM40" s="118"/>
+      <c r="A40" s="116"/>
+      <c r="B40" s="44"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="44"/>
+      <c r="H40" s="44"/>
+      <c r="I40" s="44"/>
+      <c r="J40" s="44"/>
+      <c r="K40" s="44"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="44"/>
+      <c r="N40" s="44"/>
+      <c r="O40" s="116"/>
+      <c r="P40" s="116"/>
+      <c r="Q40" s="116"/>
+      <c r="R40" s="141"/>
+      <c r="S40" s="141"/>
+      <c r="T40" s="141"/>
+      <c r="U40" s="141"/>
+      <c r="V40" s="141"/>
+      <c r="W40" s="141"/>
+      <c r="X40" s="141"/>
+      <c r="Y40" s="141"/>
+      <c r="Z40" s="141"/>
+      <c r="AA40" s="141"/>
+      <c r="AB40" s="141"/>
+      <c r="AC40" s="129"/>
+      <c r="AD40" s="129"/>
+      <c r="AE40" s="129"/>
+      <c r="AF40" s="115"/>
+      <c r="AG40" s="333"/>
+      <c r="AH40" s="333"/>
+      <c r="AI40" s="333"/>
+      <c r="AJ40" s="333"/>
+      <c r="AK40" s="333"/>
+      <c r="AL40" s="333"/>
+      <c r="AM40" s="116"/>
     </row>
     <row r="41" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="118"/>
-      <c r="B41" s="289" t="s">
+      <c r="A41" s="116"/>
+      <c r="B41" s="270" t="s">
         <v>40</v>
       </c>
-      <c r="C41" s="290"/>
-[...35 lines deleted...]
-      <c r="AM41" s="201"/>
+      <c r="C41" s="271"/>
+      <c r="D41" s="271"/>
+      <c r="E41" s="271"/>
+      <c r="F41" s="271"/>
+      <c r="G41" s="271"/>
+      <c r="H41" s="271"/>
+      <c r="I41" s="271"/>
+      <c r="J41" s="271"/>
+      <c r="K41" s="271"/>
+      <c r="L41" s="271"/>
+      <c r="M41" s="271"/>
+      <c r="N41" s="57"/>
+      <c r="O41" s="56"/>
+      <c r="P41" s="56"/>
+      <c r="Q41" s="167"/>
+      <c r="R41" s="167"/>
+      <c r="S41" s="167"/>
+      <c r="T41" s="167"/>
+      <c r="U41" s="168"/>
+      <c r="V41" s="168"/>
+      <c r="W41" s="168"/>
+      <c r="X41" s="168"/>
+      <c r="Y41" s="168"/>
+      <c r="Z41" s="168"/>
+      <c r="AA41" s="168"/>
+      <c r="AB41" s="168"/>
+      <c r="AC41" s="168"/>
+      <c r="AD41" s="168"/>
+      <c r="AE41" s="169"/>
+      <c r="AF41" s="169"/>
+      <c r="AG41" s="169"/>
+      <c r="AH41" s="169"/>
+      <c r="AI41" s="169"/>
+      <c r="AJ41" s="169"/>
+      <c r="AK41" s="169"/>
+      <c r="AL41" s="198"/>
+      <c r="AM41" s="199"/>
     </row>
     <row r="42" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="118"/>
-[...11 lines deleted...]
-      <c r="M42" s="292"/>
+      <c r="A42" s="116"/>
+      <c r="B42" s="272"/>
+      <c r="C42" s="273"/>
+      <c r="D42" s="273"/>
+      <c r="E42" s="273"/>
+      <c r="F42" s="273"/>
+      <c r="G42" s="273"/>
+      <c r="H42" s="273"/>
+      <c r="I42" s="273"/>
+      <c r="J42" s="273"/>
+      <c r="K42" s="273"/>
+      <c r="L42" s="273"/>
+      <c r="M42" s="273"/>
       <c r="N42" s="31"/>
-      <c r="O42" s="309" t="s">
+      <c r="O42" s="314" t="s">
         <v>41</v>
       </c>
-      <c r="P42" s="309"/>
-[...21 lines deleted...]
-      <c r="AH42" s="265" t="s">
+      <c r="P42" s="314"/>
+      <c r="Q42" s="314"/>
+      <c r="R42" s="314"/>
+      <c r="S42" s="314"/>
+      <c r="T42" s="314"/>
+      <c r="U42" s="314"/>
+      <c r="V42" s="314"/>
+      <c r="W42" s="314"/>
+      <c r="X42" s="332"/>
+      <c r="Y42" s="332"/>
+      <c r="Z42" s="332"/>
+      <c r="AA42" s="45"/>
+      <c r="AB42" s="39"/>
+      <c r="AC42" s="196" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD42" s="45"/>
+      <c r="AE42" s="290" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF42" s="292"/>
+      <c r="AG42" s="39"/>
+      <c r="AH42" s="290" t="s">
         <v>92</v>
       </c>
-      <c r="AI42" s="266"/>
-[...3 lines deleted...]
-      <c r="AM42" s="201"/>
+      <c r="AI42" s="291"/>
+      <c r="AJ42" s="292"/>
+      <c r="AK42" s="39"/>
+      <c r="AL42" s="184"/>
+      <c r="AM42" s="199"/>
     </row>
     <row r="43" spans="1:39" ht="3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="118"/>
-[...11 lines deleted...]
-      <c r="M43" s="118"/>
+      <c r="A43" s="116"/>
+      <c r="B43" s="170"/>
+      <c r="C43" s="117"/>
+      <c r="D43" s="117"/>
+      <c r="E43" s="117"/>
+      <c r="F43" s="117"/>
+      <c r="G43" s="117"/>
+      <c r="H43" s="117"/>
+      <c r="I43" s="117"/>
+      <c r="J43" s="117"/>
+      <c r="K43" s="117"/>
+      <c r="L43" s="116"/>
+      <c r="M43" s="116"/>
       <c r="N43" s="31"/>
       <c r="O43" s="31"/>
       <c r="P43" s="31"/>
       <c r="Q43" s="32"/>
       <c r="R43" s="31"/>
       <c r="S43" s="31"/>
       <c r="T43" s="31"/>
       <c r="U43" s="31"/>
       <c r="V43" s="31"/>
       <c r="W43" s="31"/>
       <c r="X43" s="31"/>
       <c r="Y43" s="31"/>
       <c r="Z43" s="31"/>
       <c r="AA43" s="31"/>
       <c r="AB43" s="31"/>
       <c r="AC43" s="31"/>
       <c r="AD43" s="31"/>
       <c r="AE43" s="31"/>
       <c r="AF43" s="31"/>
       <c r="AG43" s="31"/>
       <c r="AH43" s="31"/>
-      <c r="AI43" s="40"/>
-[...1 lines deleted...]
-      <c r="AK43" s="40"/>
+      <c r="AI43" s="39"/>
+      <c r="AJ43" s="39"/>
+      <c r="AK43" s="39"/>
       <c r="AL43" s="31"/>
-      <c r="AM43" s="201"/>
+      <c r="AM43" s="199"/>
     </row>
     <row r="44" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="118"/>
-[...2 lines deleted...]
-      <c r="D44" s="39" t="s">
+      <c r="A44" s="116"/>
+      <c r="B44" s="170"/>
+      <c r="C44" s="117"/>
+      <c r="D44" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="E44" s="74"/>
-      <c r="F44" s="73"/>
+      <c r="E44" s="73"/>
+      <c r="F44" s="72"/>
       <c r="G44" s="31"/>
-      <c r="H44" s="40"/>
-      <c r="I44" s="39" t="s">
+      <c r="H44" s="39"/>
+      <c r="I44" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="J44" s="37"/>
-[...3 lines deleted...]
-      <c r="N44" s="309" t="s">
+      <c r="J44" s="260" t="s">
+        <v>125</v>
+      </c>
+      <c r="K44" s="55"/>
+      <c r="L44" s="116"/>
+      <c r="M44" s="116"/>
+      <c r="N44" s="314" t="s">
         <v>31</v>
       </c>
-      <c r="O44" s="310"/>
-[...23 lines deleted...]
-      <c r="AM44" s="201"/>
+      <c r="O44" s="315"/>
+      <c r="P44" s="315"/>
+      <c r="Q44" s="315"/>
+      <c r="R44" s="315"/>
+      <c r="S44" s="315"/>
+      <c r="T44" s="315"/>
+      <c r="U44" s="315"/>
+      <c r="V44" s="315"/>
+      <c r="W44" s="315"/>
+      <c r="X44" s="404"/>
+      <c r="Y44" s="404"/>
+      <c r="Z44" s="404"/>
+      <c r="AA44" s="54"/>
+      <c r="AB44" s="195"/>
+      <c r="AC44" s="197"/>
+      <c r="AD44" s="54"/>
+      <c r="AE44" s="290"/>
+      <c r="AF44" s="292"/>
+      <c r="AG44" s="39"/>
+      <c r="AH44" s="290"/>
+      <c r="AI44" s="291"/>
+      <c r="AJ44" s="292"/>
+      <c r="AK44" s="39"/>
+      <c r="AL44" s="185"/>
+      <c r="AM44" s="199"/>
     </row>
     <row r="45" spans="1:39" ht="6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="118"/>
-[...37 lines deleted...]
-      <c r="AM45" s="201"/>
+      <c r="A45" s="116"/>
+      <c r="B45" s="171"/>
+      <c r="C45" s="172"/>
+      <c r="D45" s="172"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="59"/>
+      <c r="G45" s="60"/>
+      <c r="H45" s="61"/>
+      <c r="I45" s="62"/>
+      <c r="J45" s="59"/>
+      <c r="K45" s="59"/>
+      <c r="L45" s="173"/>
+      <c r="M45" s="173"/>
+      <c r="N45" s="63"/>
+      <c r="O45" s="63"/>
+      <c r="P45" s="63"/>
+      <c r="Q45" s="63"/>
+      <c r="R45" s="63"/>
+      <c r="S45" s="63"/>
+      <c r="T45" s="63"/>
+      <c r="U45" s="63"/>
+      <c r="V45" s="63"/>
+      <c r="W45" s="63"/>
+      <c r="X45" s="64"/>
+      <c r="Y45" s="64"/>
+      <c r="Z45" s="64"/>
+      <c r="AA45" s="64"/>
+      <c r="AB45" s="64"/>
+      <c r="AC45" s="65"/>
+      <c r="AD45" s="65"/>
+      <c r="AE45" s="60"/>
+      <c r="AF45" s="65"/>
+      <c r="AG45" s="65"/>
+      <c r="AH45" s="60"/>
+      <c r="AI45" s="60"/>
+      <c r="AJ45" s="60"/>
+      <c r="AK45" s="60"/>
+      <c r="AL45" s="65"/>
+      <c r="AM45" s="199"/>
     </row>
     <row r="46" spans="1:39" ht="9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="118"/>
+      <c r="A46" s="116"/>
       <c r="B46" s="31"/>
       <c r="C46" s="31"/>
       <c r="D46" s="31"/>
       <c r="E46" s="31"/>
       <c r="F46" s="31"/>
       <c r="G46" s="31"/>
       <c r="H46" s="31"/>
       <c r="I46" s="31"/>
       <c r="J46" s="31"/>
       <c r="K46" s="31"/>
       <c r="L46" s="31"/>
       <c r="M46" s="31"/>
       <c r="N46" s="31"/>
       <c r="O46" s="31"/>
       <c r="P46" s="31"/>
       <c r="Q46" s="31"/>
       <c r="R46" s="31"/>
       <c r="S46" s="31"/>
       <c r="T46" s="31"/>
       <c r="U46" s="31"/>
       <c r="V46" s="31"/>
       <c r="W46" s="31"/>
       <c r="X46" s="31"/>
       <c r="Y46" s="31"/>
       <c r="Z46" s="31"/>
       <c r="AA46" s="31"/>
       <c r="AB46" s="31"/>
       <c r="AC46" s="31"/>
       <c r="AD46" s="31"/>
       <c r="AE46" s="31"/>
       <c r="AF46" s="31"/>
       <c r="AG46" s="31"/>
       <c r="AH46" s="31"/>
       <c r="AI46" s="31"/>
       <c r="AJ46" s="31"/>
       <c r="AK46" s="31"/>
       <c r="AL46" s="31"/>
-      <c r="AM46" s="118"/>
+      <c r="AM46" s="116"/>
     </row>
     <row r="47" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="118"/>
-      <c r="B47" s="299" t="s">
+      <c r="A47" s="116"/>
+      <c r="B47" s="388" t="s">
         <v>100</v>
       </c>
-      <c r="C47" s="300"/>
-[...35 lines deleted...]
-      <c r="AM47" s="118"/>
+      <c r="C47" s="389"/>
+      <c r="D47" s="389"/>
+      <c r="E47" s="389"/>
+      <c r="F47" s="389"/>
+      <c r="G47" s="389"/>
+      <c r="H47" s="389"/>
+      <c r="I47" s="389"/>
+      <c r="J47" s="389"/>
+      <c r="K47" s="389"/>
+      <c r="L47" s="389"/>
+      <c r="M47" s="389"/>
+      <c r="N47" s="389"/>
+      <c r="O47" s="389"/>
+      <c r="P47" s="389"/>
+      <c r="Q47" s="389"/>
+      <c r="R47" s="389"/>
+      <c r="S47" s="389"/>
+      <c r="T47" s="389"/>
+      <c r="U47" s="389"/>
+      <c r="V47" s="389"/>
+      <c r="W47" s="389"/>
+      <c r="X47" s="389"/>
+      <c r="Y47" s="389"/>
+      <c r="Z47" s="389"/>
+      <c r="AA47" s="389"/>
+      <c r="AB47" s="389"/>
+      <c r="AC47" s="389"/>
+      <c r="AD47" s="389"/>
+      <c r="AE47" s="389"/>
+      <c r="AF47" s="389"/>
+      <c r="AG47" s="389"/>
+      <c r="AH47" s="389"/>
+      <c r="AI47" s="389"/>
+      <c r="AJ47" s="389"/>
+      <c r="AK47" s="389"/>
+      <c r="AL47" s="390"/>
+      <c r="AM47" s="116"/>
     </row>
     <row r="48" spans="1:39" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="118"/>
-[...37 lines deleted...]
-      <c r="AM48" s="118"/>
+      <c r="A48" s="116"/>
+      <c r="B48" s="391"/>
+      <c r="C48" s="392"/>
+      <c r="D48" s="392"/>
+      <c r="E48" s="392"/>
+      <c r="F48" s="392"/>
+      <c r="G48" s="392"/>
+      <c r="H48" s="392"/>
+      <c r="I48" s="392"/>
+      <c r="J48" s="392"/>
+      <c r="K48" s="392"/>
+      <c r="L48" s="392"/>
+      <c r="M48" s="392"/>
+      <c r="N48" s="392"/>
+      <c r="O48" s="392"/>
+      <c r="P48" s="392"/>
+      <c r="Q48" s="392"/>
+      <c r="R48" s="392"/>
+      <c r="S48" s="392"/>
+      <c r="T48" s="392"/>
+      <c r="U48" s="392"/>
+      <c r="V48" s="392"/>
+      <c r="W48" s="392"/>
+      <c r="X48" s="392"/>
+      <c r="Y48" s="392"/>
+      <c r="Z48" s="392"/>
+      <c r="AA48" s="392"/>
+      <c r="AB48" s="392"/>
+      <c r="AC48" s="392"/>
+      <c r="AD48" s="392"/>
+      <c r="AE48" s="392"/>
+      <c r="AF48" s="392"/>
+      <c r="AG48" s="392"/>
+      <c r="AH48" s="392"/>
+      <c r="AI48" s="392"/>
+      <c r="AJ48" s="392"/>
+      <c r="AK48" s="392"/>
+      <c r="AL48" s="393"/>
+      <c r="AM48" s="116"/>
     </row>
     <row r="49" spans="1:39" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="118"/>
-[...37 lines deleted...]
-      <c r="AM49" s="118"/>
+      <c r="A49" s="116"/>
+      <c r="B49" s="394"/>
+      <c r="C49" s="395"/>
+      <c r="D49" s="395"/>
+      <c r="E49" s="395"/>
+      <c r="F49" s="395"/>
+      <c r="G49" s="395"/>
+      <c r="H49" s="395"/>
+      <c r="I49" s="395"/>
+      <c r="J49" s="395"/>
+      <c r="K49" s="395"/>
+      <c r="L49" s="395"/>
+      <c r="M49" s="395"/>
+      <c r="N49" s="395"/>
+      <c r="O49" s="395"/>
+      <c r="P49" s="395"/>
+      <c r="Q49" s="395"/>
+      <c r="R49" s="395"/>
+      <c r="S49" s="395"/>
+      <c r="T49" s="395"/>
+      <c r="U49" s="395"/>
+      <c r="V49" s="395"/>
+      <c r="W49" s="395"/>
+      <c r="X49" s="395"/>
+      <c r="Y49" s="395"/>
+      <c r="Z49" s="395"/>
+      <c r="AA49" s="395"/>
+      <c r="AB49" s="395"/>
+      <c r="AC49" s="395"/>
+      <c r="AD49" s="395"/>
+      <c r="AE49" s="395"/>
+      <c r="AF49" s="395"/>
+      <c r="AG49" s="395"/>
+      <c r="AH49" s="395"/>
+      <c r="AI49" s="395"/>
+      <c r="AJ49" s="395"/>
+      <c r="AK49" s="395"/>
+      <c r="AL49" s="396"/>
+      <c r="AM49" s="116"/>
     </row>
     <row r="50" spans="1:39" ht="12" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="118"/>
-[...37 lines deleted...]
-      <c r="AM50" s="118"/>
+      <c r="A50" s="116"/>
+      <c r="B50" s="101"/>
+      <c r="C50" s="101"/>
+      <c r="D50" s="101"/>
+      <c r="E50" s="101"/>
+      <c r="F50" s="101"/>
+      <c r="G50" s="101"/>
+      <c r="H50" s="101"/>
+      <c r="I50" s="101"/>
+      <c r="J50" s="101"/>
+      <c r="K50" s="101"/>
+      <c r="L50" s="101"/>
+      <c r="M50" s="101"/>
+      <c r="N50" s="101"/>
+      <c r="O50" s="101"/>
+      <c r="P50" s="101"/>
+      <c r="Q50" s="101"/>
+      <c r="R50" s="101"/>
+      <c r="S50" s="101"/>
+      <c r="T50" s="101"/>
+      <c r="U50" s="101"/>
+      <c r="V50" s="101"/>
+      <c r="W50" s="101"/>
+      <c r="X50" s="101"/>
+      <c r="Y50" s="101"/>
+      <c r="Z50" s="101"/>
+      <c r="AA50" s="101"/>
+      <c r="AB50" s="101"/>
+      <c r="AC50" s="101"/>
+      <c r="AD50" s="101"/>
+      <c r="AE50" s="101"/>
+      <c r="AF50" s="101"/>
+      <c r="AG50" s="101"/>
+      <c r="AH50" s="101"/>
+      <c r="AI50" s="101"/>
+      <c r="AJ50" s="101"/>
+      <c r="AK50" s="101"/>
+      <c r="AL50" s="101"/>
+      <c r="AM50" s="116"/>
     </row>
     <row r="51" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="118"/>
-      <c r="B51" s="293" t="s">
+      <c r="A51" s="116"/>
+      <c r="B51" s="382" t="s">
         <v>35</v>
       </c>
-      <c r="C51" s="294"/>
-[...2 lines deleted...]
-      <c r="F51" s="287" t="s">
+      <c r="C51" s="383"/>
+      <c r="D51" s="383"/>
+      <c r="E51" s="384"/>
+      <c r="F51" s="264" t="s">
+        <v>119</v>
+      </c>
+      <c r="G51" s="265"/>
+      <c r="H51" s="265"/>
+      <c r="I51" s="265"/>
+      <c r="J51" s="265"/>
+      <c r="K51" s="266"/>
+      <c r="L51" s="264" t="s">
+        <v>86</v>
+      </c>
+      <c r="M51" s="265"/>
+      <c r="N51" s="265"/>
+      <c r="O51" s="265"/>
+      <c r="P51" s="265"/>
+      <c r="Q51" s="265"/>
+      <c r="R51" s="266"/>
+      <c r="S51" s="264" t="s">
+        <v>124</v>
+      </c>
+      <c r="T51" s="265"/>
+      <c r="U51" s="265"/>
+      <c r="V51" s="265"/>
+      <c r="W51" s="265"/>
+      <c r="X51" s="265"/>
+      <c r="Y51" s="266"/>
+      <c r="Z51" s="188" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA51" s="189"/>
+      <c r="AB51" s="189"/>
+      <c r="AC51" s="265" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD51" s="265"/>
+      <c r="AE51" s="265"/>
+      <c r="AF51" s="265"/>
+      <c r="AG51" s="266"/>
+      <c r="AH51" s="284" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI51" s="285"/>
+      <c r="AJ51" s="285"/>
+      <c r="AK51" s="285"/>
+      <c r="AL51" s="286"/>
+      <c r="AM51" s="116"/>
+    </row>
+    <row r="52" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="116"/>
+      <c r="B52" s="385"/>
+      <c r="C52" s="386"/>
+      <c r="D52" s="386"/>
+      <c r="E52" s="387"/>
+      <c r="F52" s="267"/>
+      <c r="G52" s="268"/>
+      <c r="H52" s="268"/>
+      <c r="I52" s="268"/>
+      <c r="J52" s="268"/>
+      <c r="K52" s="269"/>
+      <c r="L52" s="267"/>
+      <c r="M52" s="268"/>
+      <c r="N52" s="268"/>
+      <c r="O52" s="268"/>
+      <c r="P52" s="268"/>
+      <c r="Q52" s="268"/>
+      <c r="R52" s="269"/>
+      <c r="S52" s="267"/>
+      <c r="T52" s="268"/>
+      <c r="U52" s="268"/>
+      <c r="V52" s="268"/>
+      <c r="W52" s="268"/>
+      <c r="X52" s="268"/>
+      <c r="Y52" s="269"/>
+      <c r="Z52" s="190"/>
+      <c r="AA52" s="191"/>
+      <c r="AB52" s="191"/>
+      <c r="AC52" s="268"/>
+      <c r="AD52" s="268"/>
+      <c r="AE52" s="268"/>
+      <c r="AF52" s="268"/>
+      <c r="AG52" s="269"/>
+      <c r="AH52" s="287"/>
+      <c r="AI52" s="288"/>
+      <c r="AJ52" s="288"/>
+      <c r="AK52" s="288"/>
+      <c r="AL52" s="289"/>
+      <c r="AM52" s="116"/>
+    </row>
+    <row r="53" spans="1:39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="116"/>
+      <c r="B53" s="261" t="s">
+        <v>126</v>
+      </c>
+      <c r="C53" s="262"/>
+      <c r="D53" s="262"/>
+      <c r="E53" s="263"/>
+      <c r="F53" s="261" t="s">
+        <v>111</v>
+      </c>
+      <c r="G53" s="262"/>
+      <c r="H53" s="262"/>
+      <c r="I53" s="262"/>
+      <c r="J53" s="262"/>
+      <c r="K53" s="263"/>
+      <c r="L53" s="261" t="s">
+        <v>111</v>
+      </c>
+      <c r="M53" s="262"/>
+      <c r="N53" s="262"/>
+      <c r="O53" s="262"/>
+      <c r="P53" s="262"/>
+      <c r="Q53" s="262"/>
+      <c r="R53" s="263"/>
+      <c r="S53" s="261"/>
+      <c r="T53" s="262"/>
+      <c r="U53" s="262"/>
+      <c r="V53" s="262"/>
+      <c r="W53" s="262"/>
+      <c r="X53" s="262"/>
+      <c r="Y53" s="263"/>
+      <c r="Z53" s="192" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA53" s="193"/>
+      <c r="AB53" s="193"/>
+      <c r="AC53" s="281" t="s">
+        <v>111</v>
+      </c>
+      <c r="AD53" s="281"/>
+      <c r="AE53" s="281"/>
+      <c r="AF53" s="281"/>
+      <c r="AG53" s="282"/>
+      <c r="AH53" s="283" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI53" s="281"/>
+      <c r="AJ53" s="281"/>
+      <c r="AK53" s="281"/>
+      <c r="AL53" s="282"/>
+      <c r="AM53" s="116"/>
+    </row>
+    <row r="54" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="116"/>
+      <c r="B54" s="100" t="s">
+        <v>33</v>
+      </c>
+      <c r="C54" s="101"/>
+      <c r="D54" s="101"/>
+      <c r="E54" s="101"/>
+      <c r="F54" s="100" t="s">
+        <v>33</v>
+      </c>
+      <c r="G54" s="101"/>
+      <c r="H54" s="101"/>
+      <c r="I54" s="101"/>
+      <c r="J54" s="101"/>
+      <c r="K54" s="101"/>
+      <c r="L54" s="100" t="s">
+        <v>33</v>
+      </c>
+      <c r="M54" s="101"/>
+      <c r="N54" s="101"/>
+      <c r="O54" s="101"/>
+      <c r="P54" s="101"/>
+      <c r="Q54" s="101"/>
+      <c r="R54" s="101"/>
+      <c r="S54" s="174" t="s">
+        <v>33</v>
+      </c>
+      <c r="T54" s="101"/>
+      <c r="U54" s="101"/>
+      <c r="V54" s="101"/>
+      <c r="W54" s="101"/>
+      <c r="X54" s="101"/>
+      <c r="Y54" s="104"/>
+      <c r="Z54" s="101"/>
+      <c r="AA54" s="101"/>
+      <c r="AB54" s="101"/>
+      <c r="AC54" s="278" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD54" s="278"/>
+      <c r="AE54" s="278"/>
+      <c r="AF54" s="278"/>
+      <c r="AG54" s="278"/>
+      <c r="AH54" s="174"/>
+      <c r="AI54" s="101" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ54" s="101"/>
+      <c r="AK54" s="101"/>
+      <c r="AL54" s="104"/>
+      <c r="AM54" s="116"/>
+    </row>
+    <row r="55" spans="1:39" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="116"/>
+      <c r="B55" s="100"/>
+      <c r="C55" s="101"/>
+      <c r="D55" s="101"/>
+      <c r="E55" s="101"/>
+      <c r="F55" s="100"/>
+      <c r="G55" s="101"/>
+      <c r="H55" s="101"/>
+      <c r="I55" s="101"/>
+      <c r="J55" s="101"/>
+      <c r="K55" s="101"/>
+      <c r="L55" s="100"/>
+      <c r="M55" s="101"/>
+      <c r="N55" s="101"/>
+      <c r="O55" s="101"/>
+      <c r="P55" s="101"/>
+      <c r="Q55" s="101"/>
+      <c r="R55" s="101"/>
+      <c r="S55" s="100"/>
+      <c r="T55" s="101"/>
+      <c r="U55" s="101"/>
+      <c r="V55" s="101"/>
+      <c r="W55" s="101"/>
+      <c r="X55" s="101"/>
+      <c r="Y55" s="104"/>
+      <c r="Z55" s="101"/>
+      <c r="AA55" s="101"/>
+      <c r="AB55" s="101"/>
+      <c r="AC55" s="279"/>
+      <c r="AD55" s="279"/>
+      <c r="AE55" s="279"/>
+      <c r="AF55" s="279"/>
+      <c r="AG55" s="279"/>
+      <c r="AH55" s="100"/>
+      <c r="AI55" s="101"/>
+      <c r="AJ55" s="101"/>
+      <c r="AK55" s="101"/>
+      <c r="AL55" s="104"/>
+      <c r="AM55" s="116"/>
+    </row>
+    <row r="56" spans="1:39" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="116"/>
+      <c r="B56" s="102"/>
+      <c r="C56" s="103"/>
+      <c r="D56" s="103"/>
+      <c r="E56" s="103"/>
+      <c r="F56" s="102"/>
+      <c r="G56" s="103"/>
+      <c r="H56" s="103"/>
+      <c r="I56" s="103"/>
+      <c r="J56" s="103"/>
+      <c r="K56" s="103"/>
+      <c r="L56" s="102"/>
+      <c r="M56" s="103"/>
+      <c r="N56" s="103"/>
+      <c r="O56" s="103"/>
+      <c r="P56" s="103"/>
+      <c r="Q56" s="103"/>
+      <c r="R56" s="103"/>
+      <c r="S56" s="102"/>
+      <c r="T56" s="103"/>
+      <c r="U56" s="103"/>
+      <c r="V56" s="103"/>
+      <c r="W56" s="103"/>
+      <c r="X56" s="103"/>
+      <c r="Y56" s="105"/>
+      <c r="Z56" s="103"/>
+      <c r="AA56" s="103"/>
+      <c r="AB56" s="103"/>
+      <c r="AC56" s="280"/>
+      <c r="AD56" s="280"/>
+      <c r="AE56" s="280"/>
+      <c r="AF56" s="280"/>
+      <c r="AG56" s="280"/>
+      <c r="AH56" s="102"/>
+      <c r="AI56" s="103"/>
+      <c r="AJ56" s="103"/>
+      <c r="AK56" s="103"/>
+      <c r="AL56" s="105"/>
+      <c r="AM56" s="116"/>
+    </row>
+    <row r="57" spans="1:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="116"/>
+      <c r="B57" s="175"/>
+      <c r="C57" s="175"/>
+      <c r="D57" s="175"/>
+      <c r="E57" s="175"/>
+      <c r="F57" s="175"/>
+      <c r="G57" s="175"/>
+      <c r="H57" s="175"/>
+      <c r="I57" s="175"/>
+      <c r="J57" s="175"/>
+      <c r="K57" s="175"/>
+      <c r="L57" s="101"/>
+      <c r="M57" s="101"/>
+      <c r="N57" s="101"/>
+      <c r="O57" s="101"/>
+      <c r="P57" s="101"/>
+      <c r="Q57" s="101"/>
+      <c r="R57" s="101"/>
+      <c r="S57" s="101"/>
+      <c r="T57" s="101"/>
+      <c r="U57" s="101"/>
+      <c r="V57" s="101"/>
+      <c r="W57" s="101"/>
+      <c r="X57" s="101"/>
+      <c r="Y57" s="101"/>
+      <c r="Z57" s="101"/>
+      <c r="AA57" s="101"/>
+      <c r="AB57" s="101"/>
+      <c r="AC57" s="101"/>
+      <c r="AD57" s="101"/>
+      <c r="AE57" s="176"/>
+      <c r="AF57" s="176"/>
+      <c r="AG57" s="176"/>
+      <c r="AH57" s="176"/>
+      <c r="AI57" s="176"/>
+      <c r="AJ57" s="176"/>
+      <c r="AK57" s="176"/>
+      <c r="AL57" s="177"/>
+      <c r="AM57" s="116"/>
+    </row>
+    <row r="58" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B58" s="194" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="59" spans="1:39" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="381" t="s">
         <v>120</v>
       </c>
-      <c r="G51" s="274"/>
-[...358 lines deleted...]
-        <v>119</v>
+      <c r="C59" s="381"/>
+      <c r="D59" s="381"/>
+      <c r="E59" s="381"/>
+      <c r="F59" s="381"/>
+      <c r="G59" s="381"/>
+      <c r="H59" s="381"/>
+      <c r="I59" s="381"/>
+      <c r="J59" s="381"/>
+      <c r="K59" s="381"/>
+      <c r="L59" s="381"/>
+      <c r="M59" s="381"/>
+      <c r="N59" s="381"/>
+      <c r="O59" s="381"/>
+      <c r="P59" s="381"/>
+      <c r="Q59" s="381"/>
+      <c r="R59" s="381"/>
+      <c r="S59" s="381"/>
+      <c r="T59" s="381"/>
+      <c r="U59" s="381"/>
+      <c r="V59" s="381"/>
+      <c r="W59" s="381"/>
+      <c r="X59" s="381"/>
+      <c r="Y59" s="381"/>
+      <c r="Z59" s="381"/>
+      <c r="AA59" s="381"/>
+      <c r="AB59" s="381"/>
+      <c r="AC59" s="381"/>
+      <c r="AD59" s="381"/>
+      <c r="AE59" s="381"/>
+      <c r="AF59" s="381"/>
+      <c r="AG59" s="381"/>
+      <c r="AH59" s="381"/>
+      <c r="AI59" s="381"/>
+      <c r="AJ59" s="381"/>
+      <c r="AK59" s="381"/>
+      <c r="AL59" s="381"/>
+      <c r="AM59" s="381"/>
+    </row>
+    <row r="60" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B60" s="194" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection password="C694" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="124">
-    <mergeCell ref="X42:Z42"/>
-[...3 lines deleted...]
-    <mergeCell ref="S26:W26"/>
+    <mergeCell ref="B59:AM59"/>
+    <mergeCell ref="X23:AB23"/>
+    <mergeCell ref="S20:W20"/>
+    <mergeCell ref="X21:AB21"/>
+    <mergeCell ref="AH23:AL23"/>
+    <mergeCell ref="S22:W22"/>
+    <mergeCell ref="AH21:AL21"/>
+    <mergeCell ref="B51:E52"/>
+    <mergeCell ref="S51:Y52"/>
+    <mergeCell ref="B47:AL47"/>
+    <mergeCell ref="B48:AL49"/>
+    <mergeCell ref="AI37:AL37"/>
+    <mergeCell ref="S31:W31"/>
+    <mergeCell ref="U33:W33"/>
+    <mergeCell ref="X44:Z44"/>
+    <mergeCell ref="X29:AB29"/>
+    <mergeCell ref="X30:AB30"/>
+    <mergeCell ref="AC30:AG30"/>
+    <mergeCell ref="F53:K53"/>
+    <mergeCell ref="L53:R53"/>
+    <mergeCell ref="B53:E53"/>
     <mergeCell ref="S30:W30"/>
     <mergeCell ref="S25:W25"/>
-    <mergeCell ref="S31:W31"/>
-[...23 lines deleted...]
-    <mergeCell ref="S22:W22"/>
+    <mergeCell ref="AH42:AJ42"/>
+    <mergeCell ref="S17:W17"/>
+    <mergeCell ref="S18:W18"/>
+    <mergeCell ref="AC13:AH13"/>
+    <mergeCell ref="AC18:AG18"/>
+    <mergeCell ref="O18:R18"/>
+    <mergeCell ref="AF7:AL7"/>
+    <mergeCell ref="AH25:AL25"/>
     <mergeCell ref="AH28:AL28"/>
     <mergeCell ref="X26:AB26"/>
     <mergeCell ref="X27:AB27"/>
     <mergeCell ref="X25:AB25"/>
     <mergeCell ref="AC25:AG25"/>
     <mergeCell ref="AH22:AL22"/>
-    <mergeCell ref="AC13:AH13"/>
-[...3 lines deleted...]
-    <mergeCell ref="AH25:AL25"/>
+    <mergeCell ref="X15:AB15"/>
+    <mergeCell ref="AC15:AG16"/>
+    <mergeCell ref="AH15:AL16"/>
+    <mergeCell ref="AC28:AG28"/>
     <mergeCell ref="S24:W24"/>
+    <mergeCell ref="S27:W27"/>
+    <mergeCell ref="X28:AB28"/>
+    <mergeCell ref="S21:W21"/>
+    <mergeCell ref="S23:W23"/>
+    <mergeCell ref="S28:W28"/>
+    <mergeCell ref="AH24:AL24"/>
     <mergeCell ref="H2:AF3"/>
     <mergeCell ref="X24:AB24"/>
     <mergeCell ref="AC19:AG19"/>
     <mergeCell ref="AC20:AG20"/>
     <mergeCell ref="AC21:AG21"/>
     <mergeCell ref="AC22:AG22"/>
     <mergeCell ref="AC23:AG23"/>
     <mergeCell ref="AC24:AG24"/>
     <mergeCell ref="B9:AL9"/>
     <mergeCell ref="B10:AL11"/>
     <mergeCell ref="S19:W19"/>
     <mergeCell ref="X22:AB22"/>
     <mergeCell ref="O24:R24"/>
     <mergeCell ref="O19:R19"/>
     <mergeCell ref="O20:R20"/>
-    <mergeCell ref="F7:N7"/>
-[...1 lines deleted...]
-    <mergeCell ref="AG5:AL5"/>
+    <mergeCell ref="B7:E7"/>
     <mergeCell ref="AH19:AL19"/>
     <mergeCell ref="X19:AB19"/>
     <mergeCell ref="X17:AB17"/>
-    <mergeCell ref="AI37:AL37"/>
-[...2 lines deleted...]
-    <mergeCell ref="AC30:AG30"/>
+    <mergeCell ref="X18:AB18"/>
+    <mergeCell ref="X16:AB16"/>
+    <mergeCell ref="O15:R16"/>
     <mergeCell ref="AH20:AL20"/>
-    <mergeCell ref="AH17:AL17"/>
+    <mergeCell ref="X20:AB20"/>
+    <mergeCell ref="D5:G5"/>
     <mergeCell ref="AH30:AL30"/>
     <mergeCell ref="AH29:AL29"/>
     <mergeCell ref="AC29:AG29"/>
+    <mergeCell ref="N44:W44"/>
+    <mergeCell ref="O33:R33"/>
+    <mergeCell ref="O42:W42"/>
     <mergeCell ref="AC31:AG31"/>
     <mergeCell ref="AI33:AL33"/>
+    <mergeCell ref="O21:R21"/>
+    <mergeCell ref="O17:R17"/>
     <mergeCell ref="AI35:AL35"/>
-    <mergeCell ref="X23:AB23"/>
-[...7 lines deleted...]
-    <mergeCell ref="S18:W18"/>
+    <mergeCell ref="AG5:AL5"/>
+    <mergeCell ref="X42:Z42"/>
+    <mergeCell ref="AG40:AL40"/>
+    <mergeCell ref="AH31:AL31"/>
     <mergeCell ref="H5:Z5"/>
     <mergeCell ref="N13:R13"/>
-    <mergeCell ref="B7:E7"/>
-    <mergeCell ref="X15:AB15"/>
+    <mergeCell ref="AC17:AG17"/>
+    <mergeCell ref="S29:W29"/>
+    <mergeCell ref="S26:W26"/>
+    <mergeCell ref="S15:W16"/>
+    <mergeCell ref="AH17:AL17"/>
+    <mergeCell ref="AH18:AL18"/>
     <mergeCell ref="B15:N16"/>
+    <mergeCell ref="O29:R29"/>
+    <mergeCell ref="O30:R30"/>
     <mergeCell ref="O22:R22"/>
     <mergeCell ref="O23:R23"/>
-    <mergeCell ref="O27:R27"/>
-    <mergeCell ref="O28:R28"/>
     <mergeCell ref="O35:R35"/>
     <mergeCell ref="O31:R31"/>
     <mergeCell ref="O25:R25"/>
+    <mergeCell ref="F7:N7"/>
     <mergeCell ref="O26:R26"/>
-    <mergeCell ref="O33:R33"/>
-[...2 lines deleted...]
-    <mergeCell ref="AH42:AJ42"/>
+    <mergeCell ref="O27:R27"/>
+    <mergeCell ref="O28:R28"/>
+    <mergeCell ref="S53:Y53"/>
+    <mergeCell ref="L51:R52"/>
+    <mergeCell ref="F51:K52"/>
+    <mergeCell ref="B41:M42"/>
+    <mergeCell ref="AH27:AL27"/>
+    <mergeCell ref="AH26:AL26"/>
+    <mergeCell ref="AC27:AG27"/>
     <mergeCell ref="AC54:AG56"/>
     <mergeCell ref="AC53:AG53"/>
     <mergeCell ref="AH53:AL53"/>
     <mergeCell ref="AC51:AG52"/>
     <mergeCell ref="AH51:AL52"/>
     <mergeCell ref="AH44:AJ44"/>
-    <mergeCell ref="F53:K53"/>
-[...10 lines deleted...]
-    <mergeCell ref="X44:Z44"/>
+    <mergeCell ref="AE42:AF42"/>
     <mergeCell ref="AE44:AF44"/>
-    <mergeCell ref="AE42:AF42"/>
-    <mergeCell ref="N44:W44"/>
+    <mergeCell ref="AC26:AG26"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Celda protegida" error="Esta celda protegida, no se pueden introducir datos." sqref="AI35:AL36 AC17:AG31 O35:R36 O18:R31 AH18:AL31" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
+    <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Celda protegida" error="Esta celda protegida, no se pueden introducir datos." sqref="AI35:AL36 AH18:AL31 O18:R31 O35:R36 AC17:AG31" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
     <dataValidation errorStyle="warning" allowBlank="1" errorTitle="Celda protegida" error="Esta celda protegida, no se pueden introducir datos." promptTitle="fhgjgfhjf" prompt="fgjfjfgj" sqref="AH17:AL17" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.11811023622047245" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Hoja5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:AD63"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="D31" sqref="D31:J31"/>
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScale="87" zoomScaleNormal="87" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="T11" sqref="T11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.90625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="6.36328125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="2.81640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="4.81640625" style="1" customWidth="1" collapsed="1"/>
+    <col min="4" max="4" width="6.26953125" style="1" customWidth="1"/>
     <col min="5" max="6" width="5" style="1" customWidth="1"/>
-    <col min="7" max="7" width="6.36328125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="12.08984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="6.26953125" style="1" customWidth="1"/>
+    <col min="8" max="10" width="4.1796875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.1796875" style="1" customWidth="1"/>
     <col min="12" max="13" width="9" style="1" customWidth="1"/>
-    <col min="14" max="17" width="9.6328125" style="1" customWidth="1" collapsed="1"/>
+    <col min="14" max="17" width="9.7265625" style="1" customWidth="1" collapsed="1"/>
     <col min="18" max="18" width="10.453125" style="1" customWidth="1" collapsed="1"/>
     <col min="19" max="19" width="11" style="1" customWidth="1"/>
-    <col min="20" max="20" width="9.6328125" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="28" max="28" width="4.36328125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="9.7265625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="9.7265625" style="1" customWidth="1" collapsed="1"/>
+    <col min="22" max="22" width="10.7265625" style="1" customWidth="1" collapsed="1"/>
+    <col min="23" max="23" width="9.7265625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="9.7265625" style="1" customWidth="1" collapsed="1"/>
+    <col min="25" max="25" width="9.7265625" style="1" customWidth="1"/>
+    <col min="26" max="26" width="12.7265625" style="1" customWidth="1" collapsed="1"/>
+    <col min="27" max="27" width="1.26953125" style="1" customWidth="1"/>
+    <col min="28" max="28" width="4.26953125" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.453125" style="1"/>
-    <col min="30" max="30" width="10.08984375" style="1" customWidth="1"/>
+    <col min="30" max="30" width="10.1796875" style="1" customWidth="1"/>
     <col min="31" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="O1" s="21"/>
       <c r="P1" s="21"/>
       <c r="Q1" s="21"/>
       <c r="R1" s="21"/>
       <c r="S1" s="21"/>
       <c r="T1" s="21"/>
       <c r="U1" s="21"/>
     </row>
     <row r="2" spans="3:30" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="L2" s="408" t="s">
+      <c r="L2" s="411" t="s">
         <v>123</v>
       </c>
-      <c r="M2" s="408"/>
-[...7 lines deleted...]
-      <c r="U2" s="408"/>
+      <c r="M2" s="411"/>
+      <c r="N2" s="411"/>
+      <c r="O2" s="411"/>
+      <c r="P2" s="411"/>
+      <c r="Q2" s="411"/>
+      <c r="R2" s="411"/>
+      <c r="S2" s="411"/>
+      <c r="T2" s="411"/>
+      <c r="U2" s="411"/>
       <c r="V2" s="21"/>
       <c r="W2" s="21"/>
       <c r="Z2" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="3:30" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="L3" s="21"/>
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="35"/>
       <c r="P3" s="20"/>
       <c r="Q3" s="20"/>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
       <c r="U3" s="20"/>
     </row>
     <row r="4" spans="3:30" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H4" s="36" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="429"/>
       <c r="J4" s="430"/>
       <c r="K4" s="430"/>
       <c r="L4" s="430"/>
       <c r="M4" s="430"/>
       <c r="N4" s="430"/>
       <c r="O4" s="431"/>
-      <c r="W4" s="114" t="s">
+      <c r="W4" s="113" t="s">
         <v>90</v>
       </c>
-      <c r="X4" s="114" t="s">
+      <c r="X4" s="113" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="5" spans="3:30" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="K5" s="33"/>
       <c r="L5" s="33"/>
       <c r="M5" s="33"/>
-      <c r="W5" s="114"/>
+      <c r="W5" s="113"/>
       <c r="X5" s="2"/>
     </row>
     <row r="6" spans="3:30" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="G6" s="34"/>
       <c r="H6" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="I6" s="412"/>
+      <c r="I6" s="415"/>
       <c r="J6" s="425"/>
-      <c r="K6" s="413"/>
+      <c r="K6" s="416"/>
       <c r="L6" s="36" t="s">
         <v>38</v>
       </c>
       <c r="M6" s="36"/>
-      <c r="N6" s="412"/>
-      <c r="O6" s="413"/>
+      <c r="N6" s="415"/>
+      <c r="O6" s="416"/>
       <c r="P6" s="427" t="s">
         <v>89</v>
       </c>
       <c r="Q6" s="428"/>
-      <c r="R6" s="206"/>
+      <c r="R6" s="204"/>
       <c r="T6" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="W6" s="115"/>
-      <c r="X6" s="116"/>
+      <c r="W6" s="114" t="s">
+        <v>125</v>
+      </c>
+      <c r="X6" s="259"/>
     </row>
     <row r="7" spans="3:30" ht="3.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G7" s="34"/>
       <c r="H7" s="36"/>
-      <c r="I7" s="99"/>
-      <c r="J7" s="99"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
       <c r="K7" s="36"/>
       <c r="L7" s="36"/>
       <c r="M7" s="36"/>
-      <c r="N7" s="99"/>
-      <c r="O7" s="99"/>
+      <c r="N7" s="98"/>
+      <c r="O7" s="98"/>
       <c r="X7" s="2"/>
     </row>
     <row r="8" spans="3:30" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C8" s="426" t="s">
         <v>48</v>
       </c>
       <c r="D8" s="426"/>
       <c r="E8" s="426"/>
       <c r="F8" s="426"/>
       <c r="G8" s="426"/>
       <c r="H8" s="426"/>
       <c r="I8" s="3"/>
       <c r="J8" s="12"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
     </row>
     <row r="9" spans="3:30" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C9" s="23"/>
-      <c r="D9" s="414" t="s">
-[...7 lines deleted...]
-      <c r="J9" s="416"/>
+      <c r="D9" s="417" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="418"/>
+      <c r="F9" s="418"/>
+      <c r="G9" s="418"/>
+      <c r="H9" s="418"/>
+      <c r="I9" s="418"/>
+      <c r="J9" s="419"/>
       <c r="K9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="L9" s="202" t="s">
+      <c r="L9" s="200" t="s">
         <v>96</v>
       </c>
       <c r="M9" s="7" t="s">
         <v>1</v>
       </c>
       <c r="N9" s="433" t="s">
         <v>62</v>
       </c>
-      <c r="O9" s="420" t="s">
+      <c r="O9" s="423" t="s">
         <v>63</v>
       </c>
-      <c r="P9" s="420" t="s">
+      <c r="P9" s="423" t="s">
         <v>107</v>
       </c>
       <c r="Q9" s="432" t="s">
         <v>3</v>
       </c>
       <c r="R9" s="7" t="s">
         <v>25</v>
       </c>
       <c r="S9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="7" t="s">
         <v>4</v>
       </c>
       <c r="U9" s="7" t="s">
         <v>4</v>
       </c>
       <c r="V9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="W9" s="7" t="s">
         <v>24</v>
       </c>
       <c r="X9" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="Y9" s="183"/>
-      <c r="Z9" s="181" t="s">
+      <c r="Y9" s="181"/>
+      <c r="Z9" s="179" t="s">
         <v>7</v>
       </c>
-      <c r="AA9" s="75"/>
+      <c r="AA9" s="74"/>
     </row>
     <row r="10" spans="3:30" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C10" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="417"/>
-[...6 lines deleted...]
-      <c r="K10" s="180" t="s">
+      <c r="D10" s="420"/>
+      <c r="E10" s="421"/>
+      <c r="F10" s="421"/>
+      <c r="G10" s="421"/>
+      <c r="H10" s="421"/>
+      <c r="I10" s="421"/>
+      <c r="J10" s="422"/>
+      <c r="K10" s="178" t="s">
         <v>9</v>
       </c>
-      <c r="L10" s="113" t="s">
+      <c r="L10" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="M10" s="180" t="s">
+      <c r="M10" s="178" t="s">
         <v>23</v>
       </c>
       <c r="N10" s="434"/>
-      <c r="O10" s="421"/>
-[...2 lines deleted...]
-      <c r="R10" s="180" t="s">
+      <c r="O10" s="424"/>
+      <c r="P10" s="424"/>
+      <c r="Q10" s="424"/>
+      <c r="R10" s="178" t="s">
         <v>54</v>
       </c>
-      <c r="S10" s="180" t="s">
+      <c r="S10" s="178" t="s">
         <v>65</v>
       </c>
-      <c r="T10" s="180" t="s">
+      <c r="T10" s="178" t="s">
         <v>21</v>
       </c>
-      <c r="U10" s="180" t="s">
+      <c r="U10" s="178" t="s">
         <v>22</v>
       </c>
-      <c r="V10" s="180" t="s">
+      <c r="V10" s="178" t="s">
         <v>10</v>
       </c>
-      <c r="W10" s="180" t="s">
+      <c r="W10" s="178" t="s">
         <v>11</v>
       </c>
-      <c r="X10" s="180" t="s">
+      <c r="X10" s="178" t="s">
         <v>12</v>
       </c>
-      <c r="Y10" s="184"/>
-      <c r="Z10" s="182" t="s">
+      <c r="Y10" s="182"/>
+      <c r="Z10" s="180" t="s">
         <v>8</v>
       </c>
       <c r="AA10" s="8"/>
     </row>
     <row r="11" spans="3:30" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C11" s="25">
         <v>1</v>
       </c>
-      <c r="D11" s="444"/>
-[...7 lines deleted...]
-      <c r="L11" s="205">
+      <c r="D11" s="408"/>
+      <c r="E11" s="409"/>
+      <c r="F11" s="409"/>
+      <c r="G11" s="409"/>
+      <c r="H11" s="409"/>
+      <c r="I11" s="409"/>
+      <c r="J11" s="410"/>
+      <c r="K11" s="201"/>
+      <c r="L11" s="203">
         <f>K11*$R$6</f>
         <v>0</v>
       </c>
-      <c r="M11" s="82"/>
-[...12 lines deleted...]
-      <c r="Z11" s="211">
+      <c r="M11" s="81"/>
+      <c r="N11" s="82"/>
+      <c r="O11" s="82"/>
+      <c r="P11" s="82"/>
+      <c r="Q11" s="82"/>
+      <c r="R11" s="82"/>
+      <c r="S11" s="82"/>
+      <c r="T11" s="82"/>
+      <c r="U11" s="82"/>
+      <c r="V11" s="82"/>
+      <c r="W11" s="82"/>
+      <c r="X11" s="81"/>
+      <c r="Y11" s="82"/>
+      <c r="Z11" s="209">
         <f>IF($X$6="X",SUM(L11:Y11),SUM(M11:Y11))</f>
         <v>0</v>
       </c>
-      <c r="AA11" s="76"/>
+      <c r="AA11" s="75"/>
       <c r="AD11" s="5"/>
     </row>
     <row r="12" spans="3:30" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C12" s="27">
         <v>2</v>
       </c>
-      <c r="D12" s="422"/>
-[...7 lines deleted...]
-      <c r="L12" s="205">
+      <c r="D12" s="408"/>
+      <c r="E12" s="409"/>
+      <c r="F12" s="409"/>
+      <c r="G12" s="409"/>
+      <c r="H12" s="409"/>
+      <c r="I12" s="409"/>
+      <c r="J12" s="410"/>
+      <c r="K12" s="89"/>
+      <c r="L12" s="203">
         <f t="shared" ref="L12:L41" si="0">K12*$R$6</f>
         <v>0</v>
       </c>
-      <c r="M12" s="82"/>
-[...12 lines deleted...]
-      <c r="Z12" s="211">
+      <c r="M12" s="81"/>
+      <c r="N12" s="81"/>
+      <c r="O12" s="81"/>
+      <c r="P12" s="81"/>
+      <c r="Q12" s="81"/>
+      <c r="R12" s="81"/>
+      <c r="S12" s="81"/>
+      <c r="T12" s="81"/>
+      <c r="U12" s="81"/>
+      <c r="V12" s="81"/>
+      <c r="W12" s="81"/>
+      <c r="X12" s="81"/>
+      <c r="Y12" s="81"/>
+      <c r="Z12" s="209">
         <f t="shared" ref="Z12:Z40" si="1">IF($X$6="X",SUM(L12:Y12),SUM(M12:Y12))</f>
         <v>0</v>
       </c>
-      <c r="AA12" s="76"/>
+      <c r="AA12" s="75"/>
     </row>
     <row r="13" spans="3:30" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C13" s="28">
         <v>3</v>
       </c>
-      <c r="D13" s="422"/>
-[...7 lines deleted...]
-      <c r="L13" s="205">
+      <c r="D13" s="408"/>
+      <c r="E13" s="409"/>
+      <c r="F13" s="409"/>
+      <c r="G13" s="409"/>
+      <c r="H13" s="409"/>
+      <c r="I13" s="409"/>
+      <c r="J13" s="410"/>
+      <c r="K13" s="89"/>
+      <c r="L13" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M13" s="82"/>
-[...12 lines deleted...]
-      <c r="Z13" s="211">
+      <c r="M13" s="81"/>
+      <c r="N13" s="81"/>
+      <c r="O13" s="81"/>
+      <c r="P13" s="81"/>
+      <c r="Q13" s="81"/>
+      <c r="R13" s="81"/>
+      <c r="S13" s="81"/>
+      <c r="T13" s="81"/>
+      <c r="U13" s="81"/>
+      <c r="V13" s="81"/>
+      <c r="W13" s="81"/>
+      <c r="X13" s="81"/>
+      <c r="Y13" s="81"/>
+      <c r="Z13" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA13" s="76"/>
+      <c r="AA13" s="75"/>
     </row>
     <row r="14" spans="3:30" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C14" s="26">
         <v>4</v>
       </c>
-      <c r="D14" s="422"/>
-[...7 lines deleted...]
-      <c r="L14" s="205">
+      <c r="D14" s="408"/>
+      <c r="E14" s="409"/>
+      <c r="F14" s="409"/>
+      <c r="G14" s="409"/>
+      <c r="H14" s="409"/>
+      <c r="I14" s="409"/>
+      <c r="J14" s="410"/>
+      <c r="K14" s="89"/>
+      <c r="L14" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M14" s="82"/>
-[...12 lines deleted...]
-      <c r="Z14" s="211">
+      <c r="M14" s="81"/>
+      <c r="N14" s="81"/>
+      <c r="O14" s="81"/>
+      <c r="P14" s="81"/>
+      <c r="Q14" s="81"/>
+      <c r="R14" s="81"/>
+      <c r="S14" s="81"/>
+      <c r="T14" s="81"/>
+      <c r="U14" s="81"/>
+      <c r="V14" s="81"/>
+      <c r="W14" s="81"/>
+      <c r="X14" s="81"/>
+      <c r="Y14" s="81"/>
+      <c r="Z14" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA14" s="76"/>
+      <c r="AA14" s="75"/>
     </row>
     <row r="15" spans="3:30" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C15" s="27">
         <v>5</v>
       </c>
-      <c r="D15" s="422"/>
-[...7 lines deleted...]
-      <c r="L15" s="205">
+      <c r="D15" s="408"/>
+      <c r="E15" s="409"/>
+      <c r="F15" s="409"/>
+      <c r="G15" s="409"/>
+      <c r="H15" s="409"/>
+      <c r="I15" s="409"/>
+      <c r="J15" s="410"/>
+      <c r="K15" s="89"/>
+      <c r="L15" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M15" s="82"/>
-[...12 lines deleted...]
-      <c r="Z15" s="211">
+      <c r="M15" s="81"/>
+      <c r="N15" s="81"/>
+      <c r="O15" s="81"/>
+      <c r="P15" s="81"/>
+      <c r="Q15" s="81"/>
+      <c r="R15" s="81"/>
+      <c r="S15" s="81"/>
+      <c r="T15" s="81"/>
+      <c r="U15" s="81"/>
+      <c r="V15" s="81"/>
+      <c r="W15" s="81"/>
+      <c r="X15" s="81"/>
+      <c r="Y15" s="81"/>
+      <c r="Z15" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA15" s="76"/>
+      <c r="AA15" s="75"/>
     </row>
     <row r="16" spans="3:30" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C16" s="28">
         <v>6</v>
       </c>
-      <c r="D16" s="204"/>
-[...7 lines deleted...]
-      <c r="L16" s="205">
+      <c r="D16" s="408"/>
+      <c r="E16" s="409"/>
+      <c r="F16" s="409"/>
+      <c r="G16" s="409"/>
+      <c r="H16" s="409"/>
+      <c r="I16" s="409"/>
+      <c r="J16" s="410"/>
+      <c r="K16" s="89"/>
+      <c r="L16" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M16" s="82"/>
-[...16 lines deleted...]
-      <c r="AA16" s="76"/>
+      <c r="M16" s="81"/>
+      <c r="N16" s="81"/>
+      <c r="O16" s="81"/>
+      <c r="P16" s="81"/>
+      <c r="Q16" s="81"/>
+      <c r="R16" s="81"/>
+      <c r="S16" s="81"/>
+      <c r="T16" s="81"/>
+      <c r="U16" s="81"/>
+      <c r="V16" s="81"/>
+      <c r="W16" s="81"/>
+      <c r="X16" s="81"/>
+      <c r="Y16" s="81"/>
+      <c r="Z16" s="209">
+        <f>IF($X$6="X",SUM(L16:Y16),SUM(N16:Y16))</f>
+        <v>0</v>
+      </c>
+      <c r="AA16" s="75"/>
     </row>
     <row r="17" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C17" s="27">
         <v>7</v>
       </c>
-      <c r="D17" s="422"/>
-[...7 lines deleted...]
-      <c r="L17" s="205">
+      <c r="D17" s="408"/>
+      <c r="E17" s="409"/>
+      <c r="F17" s="409"/>
+      <c r="G17" s="409"/>
+      <c r="H17" s="409"/>
+      <c r="I17" s="409"/>
+      <c r="J17" s="410"/>
+      <c r="K17" s="89"/>
+      <c r="L17" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M17" s="82"/>
-[...12 lines deleted...]
-      <c r="Z17" s="211">
+      <c r="M17" s="81"/>
+      <c r="N17" s="81"/>
+      <c r="O17" s="81"/>
+      <c r="P17" s="81"/>
+      <c r="Q17" s="81"/>
+      <c r="R17" s="81"/>
+      <c r="S17" s="81"/>
+      <c r="T17" s="81"/>
+      <c r="U17" s="81"/>
+      <c r="V17" s="81"/>
+      <c r="W17" s="81"/>
+      <c r="X17" s="81"/>
+      <c r="Y17" s="81"/>
+      <c r="Z17" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA17" s="76"/>
+      <c r="AA17" s="75"/>
     </row>
     <row r="18" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C18" s="27">
         <v>8</v>
       </c>
-      <c r="D18" s="422"/>
-[...7 lines deleted...]
-      <c r="L18" s="205">
+      <c r="D18" s="408"/>
+      <c r="E18" s="409"/>
+      <c r="F18" s="409"/>
+      <c r="G18" s="409"/>
+      <c r="H18" s="409"/>
+      <c r="I18" s="409"/>
+      <c r="J18" s="410"/>
+      <c r="K18" s="89"/>
+      <c r="L18" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M18" s="82"/>
-[...12 lines deleted...]
-      <c r="Z18" s="211">
+      <c r="M18" s="81"/>
+      <c r="N18" s="81"/>
+      <c r="O18" s="81"/>
+      <c r="P18" s="81"/>
+      <c r="Q18" s="81"/>
+      <c r="R18" s="81"/>
+      <c r="S18" s="81"/>
+      <c r="T18" s="81"/>
+      <c r="U18" s="81"/>
+      <c r="V18" s="81"/>
+      <c r="W18" s="81"/>
+      <c r="X18" s="81"/>
+      <c r="Y18" s="81"/>
+      <c r="Z18" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA18" s="76"/>
+      <c r="AA18" s="75"/>
     </row>
     <row r="19" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C19" s="28">
         <v>9</v>
       </c>
-      <c r="D19" s="422"/>
-[...7 lines deleted...]
-      <c r="L19" s="205">
+      <c r="D19" s="408"/>
+      <c r="E19" s="409"/>
+      <c r="F19" s="409"/>
+      <c r="G19" s="409"/>
+      <c r="H19" s="409"/>
+      <c r="I19" s="409"/>
+      <c r="J19" s="410"/>
+      <c r="K19" s="89"/>
+      <c r="L19" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M19" s="82"/>
-[...12 lines deleted...]
-      <c r="Z19" s="211">
+      <c r="M19" s="81"/>
+      <c r="N19" s="81"/>
+      <c r="O19" s="81"/>
+      <c r="P19" s="81"/>
+      <c r="Q19" s="81"/>
+      <c r="R19" s="81"/>
+      <c r="S19" s="81"/>
+      <c r="T19" s="81"/>
+      <c r="U19" s="81"/>
+      <c r="V19" s="81"/>
+      <c r="W19" s="81"/>
+      <c r="X19" s="81"/>
+      <c r="Y19" s="81"/>
+      <c r="Z19" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA19" s="76"/>
+      <c r="AA19" s="75"/>
     </row>
     <row r="20" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C20" s="28">
         <v>10</v>
       </c>
-      <c r="D20" s="422"/>
-[...7 lines deleted...]
-      <c r="L20" s="205">
+      <c r="D20" s="408"/>
+      <c r="E20" s="409"/>
+      <c r="F20" s="409"/>
+      <c r="G20" s="409"/>
+      <c r="H20" s="409"/>
+      <c r="I20" s="409"/>
+      <c r="J20" s="410"/>
+      <c r="K20" s="89"/>
+      <c r="L20" s="203">
         <f>K20*$R$6</f>
         <v>0</v>
       </c>
-      <c r="M20" s="82"/>
-[...12 lines deleted...]
-      <c r="Z20" s="211">
+      <c r="M20" s="81"/>
+      <c r="N20" s="81"/>
+      <c r="O20" s="81"/>
+      <c r="P20" s="81"/>
+      <c r="Q20" s="81"/>
+      <c r="R20" s="81"/>
+      <c r="S20" s="81"/>
+      <c r="T20" s="81"/>
+      <c r="U20" s="81"/>
+      <c r="V20" s="81"/>
+      <c r="W20" s="81"/>
+      <c r="X20" s="81"/>
+      <c r="Y20" s="81"/>
+      <c r="Z20" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA20" s="76"/>
+      <c r="AA20" s="75"/>
     </row>
     <row r="21" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C21" s="27">
         <v>11</v>
       </c>
-      <c r="D21" s="422"/>
-[...7 lines deleted...]
-      <c r="L21" s="205">
+      <c r="D21" s="408"/>
+      <c r="E21" s="409"/>
+      <c r="F21" s="409"/>
+      <c r="G21" s="409"/>
+      <c r="H21" s="409"/>
+      <c r="I21" s="409"/>
+      <c r="J21" s="410"/>
+      <c r="K21" s="89"/>
+      <c r="L21" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M21" s="82"/>
-[...12 lines deleted...]
-      <c r="Z21" s="211">
+      <c r="M21" s="81"/>
+      <c r="N21" s="81"/>
+      <c r="O21" s="81"/>
+      <c r="P21" s="81"/>
+      <c r="Q21" s="81"/>
+      <c r="R21" s="81"/>
+      <c r="S21" s="81"/>
+      <c r="T21" s="81"/>
+      <c r="U21" s="81"/>
+      <c r="V21" s="81"/>
+      <c r="W21" s="81"/>
+      <c r="X21" s="81"/>
+      <c r="Y21" s="81"/>
+      <c r="Z21" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA21" s="76"/>
+      <c r="AA21" s="75"/>
     </row>
     <row r="22" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C22" s="28">
         <v>12</v>
       </c>
-      <c r="D22" s="422"/>
-[...7 lines deleted...]
-      <c r="L22" s="205">
+      <c r="D22" s="408"/>
+      <c r="E22" s="409"/>
+      <c r="F22" s="409"/>
+      <c r="G22" s="409"/>
+      <c r="H22" s="409"/>
+      <c r="I22" s="409"/>
+      <c r="J22" s="410"/>
+      <c r="K22" s="89"/>
+      <c r="L22" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M22" s="82"/>
-[...12 lines deleted...]
-      <c r="Z22" s="211">
+      <c r="M22" s="81"/>
+      <c r="N22" s="81"/>
+      <c r="O22" s="81"/>
+      <c r="P22" s="81"/>
+      <c r="Q22" s="81"/>
+      <c r="R22" s="81"/>
+      <c r="S22" s="81"/>
+      <c r="T22" s="81"/>
+      <c r="U22" s="81"/>
+      <c r="V22" s="81"/>
+      <c r="W22" s="81"/>
+      <c r="X22" s="81"/>
+      <c r="Y22" s="81"/>
+      <c r="Z22" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA22" s="76"/>
+      <c r="AA22" s="75"/>
     </row>
     <row r="23" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C23" s="27">
         <v>13</v>
       </c>
-      <c r="D23" s="422"/>
-[...7 lines deleted...]
-      <c r="L23" s="205">
+      <c r="D23" s="408"/>
+      <c r="E23" s="409"/>
+      <c r="F23" s="409"/>
+      <c r="G23" s="409"/>
+      <c r="H23" s="409"/>
+      <c r="I23" s="409"/>
+      <c r="J23" s="410"/>
+      <c r="K23" s="89"/>
+      <c r="L23" s="203">
         <f>K23*$R$6</f>
         <v>0</v>
       </c>
-      <c r="M23" s="82"/>
-[...12 lines deleted...]
-      <c r="Z23" s="211">
+      <c r="M23" s="81"/>
+      <c r="N23" s="81"/>
+      <c r="O23" s="81"/>
+      <c r="P23" s="81"/>
+      <c r="Q23" s="81"/>
+      <c r="R23" s="81"/>
+      <c r="S23" s="81"/>
+      <c r="T23" s="81"/>
+      <c r="U23" s="81"/>
+      <c r="V23" s="81"/>
+      <c r="W23" s="81"/>
+      <c r="X23" s="81"/>
+      <c r="Y23" s="81"/>
+      <c r="Z23" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA23" s="76"/>
+      <c r="AA23" s="75"/>
     </row>
     <row r="24" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C24" s="28">
         <v>14</v>
       </c>
-      <c r="D24" s="422"/>
-[...7 lines deleted...]
-      <c r="L24" s="205">
+      <c r="D24" s="408"/>
+      <c r="E24" s="409"/>
+      <c r="F24" s="409"/>
+      <c r="G24" s="409"/>
+      <c r="H24" s="409"/>
+      <c r="I24" s="409"/>
+      <c r="J24" s="410"/>
+      <c r="K24" s="89"/>
+      <c r="L24" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M24" s="82"/>
-[...12 lines deleted...]
-      <c r="Z24" s="211">
+      <c r="M24" s="81"/>
+      <c r="N24" s="81"/>
+      <c r="O24" s="81"/>
+      <c r="P24" s="81"/>
+      <c r="Q24" s="81"/>
+      <c r="R24" s="81"/>
+      <c r="S24" s="81"/>
+      <c r="T24" s="81"/>
+      <c r="U24" s="81"/>
+      <c r="V24" s="81"/>
+      <c r="W24" s="81"/>
+      <c r="X24" s="81"/>
+      <c r="Y24" s="81"/>
+      <c r="Z24" s="209">
         <f>IF($X$6="X",SUM(L24:Y24),SUM(M24:Y24))</f>
         <v>0</v>
       </c>
-      <c r="AA24" s="76"/>
+      <c r="AA24" s="75"/>
     </row>
     <row r="25" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C25" s="28">
         <v>15</v>
       </c>
-      <c r="D25" s="422"/>
-[...7 lines deleted...]
-      <c r="L25" s="205">
+      <c r="D25" s="408"/>
+      <c r="E25" s="409"/>
+      <c r="F25" s="409"/>
+      <c r="G25" s="409"/>
+      <c r="H25" s="409"/>
+      <c r="I25" s="409"/>
+      <c r="J25" s="410"/>
+      <c r="K25" s="89"/>
+      <c r="L25" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M25" s="82"/>
-[...12 lines deleted...]
-      <c r="Z25" s="211">
+      <c r="M25" s="81"/>
+      <c r="N25" s="81"/>
+      <c r="O25" s="81"/>
+      <c r="P25" s="81"/>
+      <c r="Q25" s="81"/>
+      <c r="R25" s="81"/>
+      <c r="S25" s="81"/>
+      <c r="T25" s="81"/>
+      <c r="U25" s="81"/>
+      <c r="V25" s="81"/>
+      <c r="W25" s="81"/>
+      <c r="X25" s="81"/>
+      <c r="Y25" s="81"/>
+      <c r="Z25" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA25" s="76"/>
+      <c r="AA25" s="75"/>
     </row>
     <row r="26" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C26" s="27">
         <v>16</v>
       </c>
-      <c r="D26" s="422"/>
-[...7 lines deleted...]
-      <c r="L26" s="205">
+      <c r="D26" s="408"/>
+      <c r="E26" s="409"/>
+      <c r="F26" s="409"/>
+      <c r="G26" s="409"/>
+      <c r="H26" s="409"/>
+      <c r="I26" s="409"/>
+      <c r="J26" s="410"/>
+      <c r="K26" s="89"/>
+      <c r="L26" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M26" s="82"/>
-[...12 lines deleted...]
-      <c r="Z26" s="211">
+      <c r="M26" s="81"/>
+      <c r="N26" s="81"/>
+      <c r="O26" s="81"/>
+      <c r="P26" s="81"/>
+      <c r="Q26" s="81"/>
+      <c r="R26" s="81"/>
+      <c r="S26" s="81"/>
+      <c r="T26" s="81"/>
+      <c r="U26" s="81"/>
+      <c r="V26" s="81"/>
+      <c r="W26" s="81"/>
+      <c r="X26" s="81"/>
+      <c r="Y26" s="81"/>
+      <c r="Z26" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA26" s="76"/>
+      <c r="AA26" s="75"/>
     </row>
     <row r="27" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C27" s="27">
         <v>17</v>
       </c>
-      <c r="D27" s="422"/>
-[...7 lines deleted...]
-      <c r="L27" s="205">
+      <c r="D27" s="408"/>
+      <c r="E27" s="409"/>
+      <c r="F27" s="409"/>
+      <c r="G27" s="409"/>
+      <c r="H27" s="409"/>
+      <c r="I27" s="409"/>
+      <c r="J27" s="410"/>
+      <c r="K27" s="89"/>
+      <c r="L27" s="203">
         <f>K27*$R$6</f>
         <v>0</v>
       </c>
-      <c r="M27" s="82"/>
-[...12 lines deleted...]
-      <c r="Z27" s="211">
+      <c r="M27" s="81"/>
+      <c r="N27" s="81"/>
+      <c r="O27" s="81"/>
+      <c r="P27" s="81"/>
+      <c r="Q27" s="81"/>
+      <c r="R27" s="81"/>
+      <c r="S27" s="81"/>
+      <c r="T27" s="81"/>
+      <c r="U27" s="81"/>
+      <c r="V27" s="81"/>
+      <c r="W27" s="81"/>
+      <c r="X27" s="81"/>
+      <c r="Y27" s="81"/>
+      <c r="Z27" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA27" s="76"/>
+      <c r="AA27" s="75"/>
     </row>
     <row r="28" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C28" s="27">
         <v>18</v>
       </c>
-      <c r="D28" s="422"/>
-[...7 lines deleted...]
-      <c r="L28" s="205">
+      <c r="D28" s="408"/>
+      <c r="E28" s="409"/>
+      <c r="F28" s="409"/>
+      <c r="G28" s="409"/>
+      <c r="H28" s="409"/>
+      <c r="I28" s="409"/>
+      <c r="J28" s="410"/>
+      <c r="K28" s="89"/>
+      <c r="L28" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M28" s="82"/>
-[...12 lines deleted...]
-      <c r="Z28" s="211">
+      <c r="M28" s="81"/>
+      <c r="N28" s="81"/>
+      <c r="O28" s="81"/>
+      <c r="P28" s="81"/>
+      <c r="Q28" s="81"/>
+      <c r="R28" s="81"/>
+      <c r="S28" s="81"/>
+      <c r="T28" s="81"/>
+      <c r="U28" s="81"/>
+      <c r="V28" s="81"/>
+      <c r="W28" s="81"/>
+      <c r="X28" s="81"/>
+      <c r="Y28" s="81"/>
+      <c r="Z28" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA28" s="76"/>
+      <c r="AA28" s="75"/>
     </row>
     <row r="29" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C29" s="27">
         <v>19</v>
       </c>
-      <c r="D29" s="422"/>
-[...7 lines deleted...]
-      <c r="L29" s="205">
+      <c r="D29" s="408"/>
+      <c r="E29" s="409"/>
+      <c r="F29" s="409"/>
+      <c r="G29" s="409"/>
+      <c r="H29" s="409"/>
+      <c r="I29" s="409"/>
+      <c r="J29" s="410"/>
+      <c r="K29" s="89"/>
+      <c r="L29" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M29" s="82"/>
-[...12 lines deleted...]
-      <c r="Z29" s="211">
+      <c r="M29" s="81"/>
+      <c r="N29" s="81"/>
+      <c r="O29" s="81"/>
+      <c r="P29" s="81"/>
+      <c r="Q29" s="81"/>
+      <c r="R29" s="81"/>
+      <c r="S29" s="81"/>
+      <c r="T29" s="81"/>
+      <c r="U29" s="81"/>
+      <c r="V29" s="81"/>
+      <c r="W29" s="81"/>
+      <c r="X29" s="81"/>
+      <c r="Y29" s="81"/>
+      <c r="Z29" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA29" s="76"/>
+      <c r="AA29" s="75"/>
     </row>
     <row r="30" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C30" s="41">
+      <c r="C30" s="40">
         <v>20</v>
       </c>
-      <c r="D30" s="422"/>
-[...7 lines deleted...]
-      <c r="L30" s="205">
+      <c r="D30" s="408"/>
+      <c r="E30" s="409"/>
+      <c r="F30" s="409"/>
+      <c r="G30" s="409"/>
+      <c r="H30" s="409"/>
+      <c r="I30" s="409"/>
+      <c r="J30" s="410"/>
+      <c r="K30" s="89"/>
+      <c r="L30" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M30" s="82"/>
-[...12 lines deleted...]
-      <c r="Z30" s="211">
+      <c r="M30" s="81"/>
+      <c r="N30" s="81"/>
+      <c r="O30" s="81"/>
+      <c r="P30" s="81"/>
+      <c r="Q30" s="81"/>
+      <c r="R30" s="81"/>
+      <c r="S30" s="81"/>
+      <c r="T30" s="81"/>
+      <c r="U30" s="81"/>
+      <c r="V30" s="81"/>
+      <c r="W30" s="81"/>
+      <c r="X30" s="81"/>
+      <c r="Y30" s="81"/>
+      <c r="Z30" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA30" s="76"/>
+      <c r="AA30" s="75"/>
     </row>
     <row r="31" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C31" s="28">
         <v>21</v>
       </c>
-      <c r="D31" s="422"/>
-[...7 lines deleted...]
-      <c r="L31" s="205">
+      <c r="D31" s="408"/>
+      <c r="E31" s="409"/>
+      <c r="F31" s="409"/>
+      <c r="G31" s="409"/>
+      <c r="H31" s="409"/>
+      <c r="I31" s="409"/>
+      <c r="J31" s="410"/>
+      <c r="K31" s="89"/>
+      <c r="L31" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M31" s="82"/>
-[...12 lines deleted...]
-      <c r="Z31" s="211">
+      <c r="M31" s="81"/>
+      <c r="N31" s="81"/>
+      <c r="O31" s="81"/>
+      <c r="P31" s="81"/>
+      <c r="Q31" s="81"/>
+      <c r="R31" s="81"/>
+      <c r="S31" s="81"/>
+      <c r="T31" s="81"/>
+      <c r="U31" s="81"/>
+      <c r="V31" s="81"/>
+      <c r="W31" s="81"/>
+      <c r="X31" s="81"/>
+      <c r="Y31" s="81"/>
+      <c r="Z31" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA31" s="76"/>
+      <c r="AA31" s="75"/>
     </row>
     <row r="32" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C32" s="27">
         <v>22</v>
       </c>
-      <c r="D32" s="422"/>
-[...7 lines deleted...]
-      <c r="L32" s="205">
+      <c r="D32" s="408"/>
+      <c r="E32" s="409"/>
+      <c r="F32" s="409"/>
+      <c r="G32" s="409"/>
+      <c r="H32" s="409"/>
+      <c r="I32" s="409"/>
+      <c r="J32" s="410"/>
+      <c r="K32" s="89"/>
+      <c r="L32" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M32" s="82"/>
-[...12 lines deleted...]
-      <c r="Z32" s="211">
+      <c r="M32" s="81"/>
+      <c r="N32" s="81"/>
+      <c r="O32" s="81"/>
+      <c r="P32" s="81"/>
+      <c r="Q32" s="81"/>
+      <c r="R32" s="81"/>
+      <c r="S32" s="81"/>
+      <c r="T32" s="81"/>
+      <c r="U32" s="81"/>
+      <c r="V32" s="81"/>
+      <c r="W32" s="81"/>
+      <c r="X32" s="81"/>
+      <c r="Y32" s="81"/>
+      <c r="Z32" s="209">
         <f>IF($X$6="X",SUM(L32:Y32),SUM(M32:Y32))</f>
         <v>0</v>
       </c>
-      <c r="AA32" s="76"/>
+      <c r="AA32" s="75"/>
     </row>
     <row r="33" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C33" s="27">
         <v>23</v>
       </c>
-      <c r="D33" s="422"/>
-[...7 lines deleted...]
-      <c r="L33" s="205">
+      <c r="D33" s="408"/>
+      <c r="E33" s="409"/>
+      <c r="F33" s="409"/>
+      <c r="G33" s="409"/>
+      <c r="H33" s="409"/>
+      <c r="I33" s="409"/>
+      <c r="J33" s="410"/>
+      <c r="K33" s="89"/>
+      <c r="L33" s="203">
         <f>K33*$R$6</f>
         <v>0</v>
       </c>
-      <c r="M33" s="82"/>
-[...12 lines deleted...]
-      <c r="Z33" s="211">
+      <c r="M33" s="81"/>
+      <c r="N33" s="81"/>
+      <c r="O33" s="81"/>
+      <c r="P33" s="81"/>
+      <c r="Q33" s="81"/>
+      <c r="R33" s="81"/>
+      <c r="S33" s="81"/>
+      <c r="T33" s="81"/>
+      <c r="U33" s="81"/>
+      <c r="V33" s="81"/>
+      <c r="W33" s="81"/>
+      <c r="X33" s="81"/>
+      <c r="Y33" s="81"/>
+      <c r="Z33" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA33" s="76"/>
+      <c r="AA33" s="75"/>
     </row>
     <row r="34" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C34" s="28">
         <v>24</v>
       </c>
-      <c r="D34" s="422"/>
-[...7 lines deleted...]
-      <c r="L34" s="205">
+      <c r="D34" s="408"/>
+      <c r="E34" s="409"/>
+      <c r="F34" s="409"/>
+      <c r="G34" s="409"/>
+      <c r="H34" s="409"/>
+      <c r="I34" s="409"/>
+      <c r="J34" s="410"/>
+      <c r="K34" s="89"/>
+      <c r="L34" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M34" s="82"/>
-[...12 lines deleted...]
-      <c r="Z34" s="211">
+      <c r="M34" s="81"/>
+      <c r="N34" s="81"/>
+      <c r="O34" s="81"/>
+      <c r="P34" s="81"/>
+      <c r="Q34" s="81"/>
+      <c r="R34" s="81"/>
+      <c r="S34" s="81"/>
+      <c r="T34" s="81"/>
+      <c r="U34" s="81"/>
+      <c r="V34" s="81"/>
+      <c r="W34" s="81"/>
+      <c r="X34" s="81"/>
+      <c r="Y34" s="81"/>
+      <c r="Z34" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA34" s="76"/>
+      <c r="AA34" s="75"/>
     </row>
     <row r="35" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C35" s="28">
         <v>25</v>
       </c>
-      <c r="D35" s="422"/>
-[...7 lines deleted...]
-      <c r="L35" s="205">
+      <c r="D35" s="408"/>
+      <c r="E35" s="409"/>
+      <c r="F35" s="409"/>
+      <c r="G35" s="409"/>
+      <c r="H35" s="409"/>
+      <c r="I35" s="409"/>
+      <c r="J35" s="410"/>
+      <c r="K35" s="89"/>
+      <c r="L35" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M35" s="82"/>
-[...12 lines deleted...]
-      <c r="Z35" s="211">
+      <c r="M35" s="81"/>
+      <c r="N35" s="81"/>
+      <c r="O35" s="81"/>
+      <c r="P35" s="81"/>
+      <c r="Q35" s="81"/>
+      <c r="R35" s="81"/>
+      <c r="S35" s="81"/>
+      <c r="T35" s="81"/>
+      <c r="U35" s="81"/>
+      <c r="V35" s="81"/>
+      <c r="W35" s="81"/>
+      <c r="X35" s="81"/>
+      <c r="Y35" s="81"/>
+      <c r="Z35" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA35" s="76"/>
+      <c r="AA35" s="75"/>
     </row>
     <row r="36" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C36" s="27">
         <v>26</v>
       </c>
-      <c r="D36" s="422"/>
-[...7 lines deleted...]
-      <c r="L36" s="205">
+      <c r="D36" s="408"/>
+      <c r="E36" s="409"/>
+      <c r="F36" s="409"/>
+      <c r="G36" s="409"/>
+      <c r="H36" s="409"/>
+      <c r="I36" s="409"/>
+      <c r="J36" s="410"/>
+      <c r="K36" s="89"/>
+      <c r="L36" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M36" s="82"/>
-[...12 lines deleted...]
-      <c r="Z36" s="211">
+      <c r="M36" s="81"/>
+      <c r="N36" s="81"/>
+      <c r="O36" s="81"/>
+      <c r="P36" s="81"/>
+      <c r="Q36" s="81"/>
+      <c r="R36" s="81"/>
+      <c r="S36" s="81"/>
+      <c r="T36" s="81"/>
+      <c r="U36" s="81"/>
+      <c r="V36" s="81"/>
+      <c r="W36" s="81"/>
+      <c r="X36" s="81"/>
+      <c r="Y36" s="81"/>
+      <c r="Z36" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA36" s="76"/>
+      <c r="AA36" s="75"/>
     </row>
     <row r="37" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C37" s="27">
         <v>27</v>
       </c>
-      <c r="D37" s="422"/>
-[...7 lines deleted...]
-      <c r="L37" s="205">
+      <c r="D37" s="408"/>
+      <c r="E37" s="409"/>
+      <c r="F37" s="409"/>
+      <c r="G37" s="409"/>
+      <c r="H37" s="409"/>
+      <c r="I37" s="409"/>
+      <c r="J37" s="410"/>
+      <c r="K37" s="89"/>
+      <c r="L37" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M37" s="82"/>
-[...12 lines deleted...]
-      <c r="Z37" s="211">
+      <c r="M37" s="81"/>
+      <c r="N37" s="81"/>
+      <c r="O37" s="81"/>
+      <c r="P37" s="81"/>
+      <c r="Q37" s="81"/>
+      <c r="R37" s="81"/>
+      <c r="S37" s="81"/>
+      <c r="T37" s="81"/>
+      <c r="U37" s="81"/>
+      <c r="V37" s="81"/>
+      <c r="W37" s="81"/>
+      <c r="X37" s="81"/>
+      <c r="Y37" s="81"/>
+      <c r="Z37" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA37" s="76"/>
+      <c r="AA37" s="75"/>
     </row>
     <row r="38" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C38" s="27">
         <v>28</v>
       </c>
-      <c r="D38" s="422"/>
-[...7 lines deleted...]
-      <c r="L38" s="205">
+      <c r="D38" s="408"/>
+      <c r="E38" s="409"/>
+      <c r="F38" s="409"/>
+      <c r="G38" s="409"/>
+      <c r="H38" s="409"/>
+      <c r="I38" s="409"/>
+      <c r="J38" s="410"/>
+      <c r="K38" s="89"/>
+      <c r="L38" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M38" s="82"/>
-[...12 lines deleted...]
-      <c r="Z38" s="211">
+      <c r="M38" s="81"/>
+      <c r="N38" s="81"/>
+      <c r="O38" s="81"/>
+      <c r="P38" s="81"/>
+      <c r="Q38" s="81"/>
+      <c r="R38" s="81"/>
+      <c r="S38" s="81"/>
+      <c r="T38" s="81"/>
+      <c r="U38" s="81"/>
+      <c r="V38" s="81"/>
+      <c r="W38" s="81"/>
+      <c r="X38" s="81"/>
+      <c r="Y38" s="81"/>
+      <c r="Z38" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA38" s="76"/>
+      <c r="AA38" s="75"/>
     </row>
     <row r="39" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C39" s="28">
         <v>29</v>
       </c>
-      <c r="D39" s="422"/>
-[...7 lines deleted...]
-      <c r="L39" s="205">
+      <c r="D39" s="408"/>
+      <c r="E39" s="409"/>
+      <c r="F39" s="409"/>
+      <c r="G39" s="409"/>
+      <c r="H39" s="409"/>
+      <c r="I39" s="409"/>
+      <c r="J39" s="410"/>
+      <c r="K39" s="89"/>
+      <c r="L39" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M39" s="82"/>
-[...12 lines deleted...]
-      <c r="Z39" s="211">
+      <c r="M39" s="81"/>
+      <c r="N39" s="81"/>
+      <c r="O39" s="81"/>
+      <c r="P39" s="81"/>
+      <c r="Q39" s="81"/>
+      <c r="R39" s="81"/>
+      <c r="S39" s="81"/>
+      <c r="T39" s="81"/>
+      <c r="U39" s="81"/>
+      <c r="V39" s="81"/>
+      <c r="W39" s="81"/>
+      <c r="X39" s="81"/>
+      <c r="Y39" s="81"/>
+      <c r="Z39" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA39" s="76"/>
+      <c r="AA39" s="75"/>
     </row>
     <row r="40" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C40" s="28">
         <v>30</v>
       </c>
-      <c r="D40" s="422"/>
-[...7 lines deleted...]
-      <c r="L40" s="205">
+      <c r="D40" s="408"/>
+      <c r="E40" s="409"/>
+      <c r="F40" s="409"/>
+      <c r="G40" s="409"/>
+      <c r="H40" s="409"/>
+      <c r="I40" s="409"/>
+      <c r="J40" s="410"/>
+      <c r="K40" s="89"/>
+      <c r="L40" s="203">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M40" s="82"/>
-[...12 lines deleted...]
-      <c r="Z40" s="211">
+      <c r="M40" s="81"/>
+      <c r="N40" s="81"/>
+      <c r="O40" s="81"/>
+      <c r="P40" s="81"/>
+      <c r="Q40" s="81"/>
+      <c r="R40" s="81"/>
+      <c r="S40" s="81"/>
+      <c r="T40" s="81"/>
+      <c r="U40" s="81"/>
+      <c r="V40" s="81"/>
+      <c r="W40" s="81"/>
+      <c r="X40" s="81"/>
+      <c r="Y40" s="81"/>
+      <c r="Z40" s="209">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AA40" s="76"/>
+      <c r="AA40" s="75"/>
     </row>
     <row r="41" spans="3:27" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C41" s="42">
+      <c r="C41" s="41">
         <v>31</v>
       </c>
-      <c r="D41" s="422"/>
-[...7 lines deleted...]
-      <c r="L41" s="208">
+      <c r="D41" s="408"/>
+      <c r="E41" s="409"/>
+      <c r="F41" s="409"/>
+      <c r="G41" s="409"/>
+      <c r="H41" s="409"/>
+      <c r="I41" s="409"/>
+      <c r="J41" s="410"/>
+      <c r="K41" s="89"/>
+      <c r="L41" s="206">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M41" s="82"/>
-[...12 lines deleted...]
-      <c r="Z41" s="211">
+      <c r="M41" s="81"/>
+      <c r="N41" s="81"/>
+      <c r="O41" s="81"/>
+      <c r="P41" s="81"/>
+      <c r="Q41" s="81"/>
+      <c r="R41" s="81"/>
+      <c r="S41" s="81"/>
+      <c r="T41" s="81"/>
+      <c r="U41" s="81"/>
+      <c r="V41" s="81"/>
+      <c r="W41" s="81"/>
+      <c r="X41" s="81"/>
+      <c r="Y41" s="81"/>
+      <c r="Z41" s="209">
         <f>IF($X$6="X",SUM(L41:Y41),SUM(M41:Y41))</f>
         <v>0</v>
       </c>
-      <c r="AA41" s="76"/>
+      <c r="AA41" s="75"/>
     </row>
     <row r="42" spans="3:27" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C42" s="29"/>
-      <c r="D42" s="409" t="s">
+      <c r="D42" s="412" t="s">
         <v>13</v>
       </c>
-      <c r="E42" s="410"/>
-[...5 lines deleted...]
-      <c r="K42" s="260">
+      <c r="E42" s="413"/>
+      <c r="F42" s="413"/>
+      <c r="G42" s="413"/>
+      <c r="H42" s="413"/>
+      <c r="I42" s="413"/>
+      <c r="J42" s="414"/>
+      <c r="K42" s="258">
         <f t="shared" ref="K42:Y42" si="2">SUM(K11:K41)</f>
         <v>0</v>
       </c>
-      <c r="L42" s="259">
+      <c r="L42" s="257">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M42" s="209">
+      <c r="M42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N42" s="209">
+      <c r="N42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="O42" s="209">
+      <c r="O42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P42" s="209">
+      <c r="P42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q42" s="209">
+      <c r="Q42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R42" s="209">
+      <c r="R42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="S42" s="209">
+      <c r="S42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="T42" s="209">
+      <c r="T42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U42" s="209">
+      <c r="U42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V42" s="209">
+      <c r="V42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="W42" s="209">
+      <c r="W42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X42" s="209">
+      <c r="X42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Y42" s="209">
+      <c r="Y42" s="207">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Z42" s="210">
+      <c r="Z42" s="208">
         <f>SUM(Z11:Z41)</f>
         <v>0</v>
       </c>
-      <c r="AA42" s="77"/>
+      <c r="AA42" s="76"/>
     </row>
     <row r="43" spans="3:27" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C43" s="8"/>
-      <c r="D43" s="447" t="s">
+      <c r="D43" s="444" t="s">
         <v>108</v>
       </c>
-      <c r="E43" s="447"/>
-[...9 lines deleted...]
-      <c r="O43" s="447"/>
+      <c r="E43" s="444"/>
+      <c r="F43" s="444"/>
+      <c r="G43" s="444"/>
+      <c r="H43" s="444"/>
+      <c r="I43" s="444"/>
+      <c r="J43" s="444"/>
+      <c r="K43" s="444"/>
+      <c r="L43" s="444"/>
+      <c r="M43" s="444"/>
+      <c r="N43" s="444"/>
+      <c r="O43" s="444"/>
     </row>
     <row r="44" spans="3:27" ht="13" x14ac:dyDescent="0.3">
-      <c r="C44" s="185"/>
-[...6 lines deleted...]
-      <c r="J44" s="185"/>
+      <c r="C44" s="183"/>
+      <c r="D44" s="183"/>
+      <c r="E44" s="183"/>
+      <c r="F44" s="183"/>
+      <c r="G44" s="183"/>
+      <c r="H44" s="183"/>
+      <c r="I44" s="183"/>
+      <c r="J44" s="183"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="13"/>
       <c r="O44" s="13"/>
       <c r="P44" s="14"/>
-      <c r="U44" s="38" t="s">
+      <c r="U44" s="37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="3:27" ht="13" x14ac:dyDescent="0.3">
-      <c r="C45" s="185"/>
-[...6 lines deleted...]
-      <c r="J45" s="185"/>
+      <c r="C45" s="183"/>
+      <c r="D45" s="183"/>
+      <c r="E45" s="183"/>
+      <c r="F45" s="183"/>
+      <c r="G45" s="183"/>
+      <c r="H45" s="183"/>
+      <c r="I45" s="183"/>
+      <c r="J45" s="183"/>
       <c r="L45" s="15"/>
       <c r="M45" s="15"/>
       <c r="N45" s="13"/>
       <c r="O45" s="13"/>
       <c r="P45" s="14"/>
       <c r="U45" s="435"/>
       <c r="V45" s="436"/>
       <c r="W45" s="436"/>
       <c r="X45" s="437"/>
     </row>
     <row r="46" spans="3:27" ht="13" x14ac:dyDescent="0.3">
       <c r="J46" s="19"/>
       <c r="L46" s="15"/>
       <c r="M46" s="15"/>
       <c r="N46" s="13"/>
       <c r="O46" s="13"/>
       <c r="P46" s="14"/>
       <c r="U46" s="438"/>
       <c r="V46" s="439"/>
       <c r="W46" s="439"/>
       <c r="X46" s="440"/>
     </row>
     <row r="47" spans="3:27" ht="13" x14ac:dyDescent="0.3">
       <c r="J47" s="19"/>
       <c r="L47" s="15"/>
@@ -8867,3193 +8869,3193 @@
       <c r="O60" s="15"/>
       <c r="P60" s="14"/>
     </row>
     <row r="61" spans="10:16" ht="13" x14ac:dyDescent="0.3">
       <c r="L61" s="15"/>
       <c r="M61" s="15"/>
       <c r="N61" s="15"/>
       <c r="O61" s="15"/>
       <c r="P61" s="14"/>
     </row>
     <row r="62" spans="10:16" ht="13" x14ac:dyDescent="0.3">
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
       <c r="N62" s="15"/>
       <c r="P62" s="14"/>
     </row>
     <row r="63" spans="10:16" ht="13" x14ac:dyDescent="0.3">
       <c r="L63" s="16"/>
       <c r="M63" s="16"/>
       <c r="N63" s="17"/>
       <c r="O63" s="17"/>
       <c r="P63" s="18"/>
     </row>
   </sheetData>
   <sheetProtection password="C694" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="44">
+  <mergeCells count="45">
+    <mergeCell ref="D34:J34"/>
     <mergeCell ref="D35:J35"/>
     <mergeCell ref="D40:J40"/>
     <mergeCell ref="D41:J41"/>
     <mergeCell ref="D36:J36"/>
     <mergeCell ref="D37:J37"/>
     <mergeCell ref="D38:J38"/>
     <mergeCell ref="D39:J39"/>
+    <mergeCell ref="D29:J29"/>
     <mergeCell ref="D30:J30"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="D33:J33"/>
     <mergeCell ref="D32:J32"/>
-    <mergeCell ref="D34:J34"/>
+    <mergeCell ref="Q9:Q10"/>
+    <mergeCell ref="N9:N10"/>
+    <mergeCell ref="P9:P10"/>
     <mergeCell ref="U45:X48"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="D12:J12"/>
     <mergeCell ref="D13:J13"/>
-    <mergeCell ref="D14:J14"/>
-    <mergeCell ref="D15:J15"/>
     <mergeCell ref="D17:J17"/>
     <mergeCell ref="D18:J18"/>
     <mergeCell ref="D19:J19"/>
     <mergeCell ref="D43:O43"/>
     <mergeCell ref="D24:J24"/>
     <mergeCell ref="D25:J25"/>
     <mergeCell ref="D26:J26"/>
     <mergeCell ref="D27:J27"/>
     <mergeCell ref="D28:J28"/>
-    <mergeCell ref="D29:J29"/>
+    <mergeCell ref="D15:J15"/>
+    <mergeCell ref="D14:J14"/>
+    <mergeCell ref="D16:J16"/>
     <mergeCell ref="L2:U2"/>
     <mergeCell ref="D42:J42"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="D9:J10"/>
     <mergeCell ref="O9:O10"/>
     <mergeCell ref="D20:J20"/>
     <mergeCell ref="D21:J21"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="D22:J22"/>
     <mergeCell ref="D23:J23"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="I4:O4"/>
-    <mergeCell ref="Q9:Q10"/>
-[...1 lines deleted...]
-    <mergeCell ref="P9:P10"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
-  <conditionalFormatting sqref="N11:N15 M11:M41 O11:Y41 C15:C17 N17:N41 C19:C22 C24 C27:C32 C34:C37 C39 C42 Z42:AA42">
+  <conditionalFormatting sqref="C15:C17 C19:C22 C24 C27:C32 C34:C37 C39 C42 Z42:AA42">
+    <cfRule type="cellIs" dxfId="3" priority="2" stopIfTrue="1" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="M11:Y41">
     <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.15748031496062992" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Hoja6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:AC62"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="N6" sqref="N6:O6"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I4" sqref="I4:O4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.90625" style="204" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="30" max="16384" width="11.453125" style="204"/>
+    <col min="1" max="1" width="5.81640625" style="202" customWidth="1"/>
+    <col min="2" max="2" width="2.7265625" style="202" customWidth="1"/>
+    <col min="3" max="3" width="5.54296875" style="202" customWidth="1" collapsed="1"/>
+    <col min="4" max="5" width="6.26953125" style="202" customWidth="1"/>
+    <col min="6" max="6" width="8" style="202" customWidth="1"/>
+    <col min="7" max="7" width="5.7265625" style="202" customWidth="1"/>
+    <col min="8" max="10" width="4.1796875" style="202" customWidth="1"/>
+    <col min="11" max="11" width="10.26953125" style="202" customWidth="1"/>
+    <col min="12" max="12" width="7.81640625" style="202" customWidth="1"/>
+    <col min="13" max="13" width="3.26953125" style="202" customWidth="1" collapsed="1"/>
+    <col min="14" max="14" width="10.26953125" style="202" customWidth="1"/>
+    <col min="15" max="18" width="10.26953125" style="202" customWidth="1" collapsed="1"/>
+    <col min="19" max="20" width="10.26953125" style="202" customWidth="1"/>
+    <col min="21" max="22" width="10.26953125" style="202" customWidth="1" collapsed="1"/>
+    <col min="23" max="23" width="10.26953125" style="202" customWidth="1"/>
+    <col min="24" max="24" width="10.26953125" style="202" customWidth="1" collapsed="1"/>
+    <col min="25" max="25" width="10.26953125" style="202" customWidth="1"/>
+    <col min="26" max="26" width="14.1796875" style="202" customWidth="1" collapsed="1"/>
+    <col min="27" max="27" width="2.7265625" style="202" customWidth="1"/>
+    <col min="28" max="28" width="11.453125" style="202"/>
+    <col min="29" max="29" width="10.1796875" style="202" customWidth="1"/>
+    <col min="30" max="16384" width="11.453125" style="202"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="O1" s="212"/>
-[...5 lines deleted...]
-      <c r="U1" s="212"/>
+      <c r="O1" s="210"/>
+      <c r="P1" s="210"/>
+      <c r="Q1" s="210"/>
+      <c r="R1" s="210"/>
+      <c r="S1" s="210"/>
+      <c r="T1" s="210"/>
+      <c r="U1" s="210"/>
     </row>
     <row r="2" spans="3:29" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="K2" s="213" t="s">
-[...12 lines deleted...]
-      <c r="Z2" s="204" t="s">
+      <c r="K2" s="211" t="s">
+        <v>113</v>
+      </c>
+      <c r="N2" s="211"/>
+      <c r="O2" s="211"/>
+      <c r="P2" s="211"/>
+      <c r="Q2" s="211"/>
+      <c r="R2" s="211"/>
+      <c r="S2" s="211"/>
+      <c r="T2" s="211"/>
+      <c r="U2" s="211"/>
+      <c r="V2" s="210"/>
+      <c r="W2" s="210"/>
+      <c r="Z2" s="202" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="3" spans="3:29" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="M3" s="212"/>
-[...7 lines deleted...]
-      <c r="U3" s="215"/>
+      <c r="M3" s="210"/>
+      <c r="N3" s="210"/>
+      <c r="O3" s="212"/>
+      <c r="P3" s="213"/>
+      <c r="Q3" s="213"/>
+      <c r="R3" s="213"/>
+      <c r="S3" s="213"/>
+      <c r="T3" s="213"/>
+      <c r="U3" s="213"/>
     </row>
     <row r="4" spans="3:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="H4" s="216" t="s">
+      <c r="H4" s="214" t="s">
         <v>36</v>
       </c>
-      <c r="I4" s="429">
-[...2 lines deleted...]
-      </c>
+      <c r="I4" s="429"/>
       <c r="J4" s="430"/>
       <c r="K4" s="430"/>
       <c r="L4" s="430"/>
       <c r="M4" s="430"/>
       <c r="N4" s="430"/>
       <c r="O4" s="431"/>
     </row>
     <row r="5" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E5" s="217"/>
-[...4 lines deleted...]
-      <c r="X5" s="219"/>
+      <c r="E5" s="215"/>
+      <c r="F5" s="215"/>
+      <c r="G5" s="215"/>
+      <c r="L5" s="216"/>
+      <c r="M5" s="216"/>
+      <c r="X5" s="217"/>
     </row>
     <row r="6" spans="3:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="G6" s="217"/>
-      <c r="H6" s="216" t="s">
+      <c r="G6" s="215"/>
+      <c r="H6" s="214" t="s">
         <v>37</v>
       </c>
-      <c r="I6" s="451"/>
-[...2 lines deleted...]
-      <c r="L6" s="460" t="s">
+      <c r="I6" s="448"/>
+      <c r="J6" s="456"/>
+      <c r="K6" s="449"/>
+      <c r="L6" s="457" t="s">
         <v>38</v>
       </c>
-      <c r="M6" s="460"/>
-[...2 lines deleted...]
-      <c r="X6" s="219"/>
+      <c r="M6" s="457"/>
+      <c r="N6" s="448"/>
+      <c r="O6" s="449"/>
+      <c r="X6" s="217"/>
     </row>
     <row r="7" spans="3:29" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C7" s="462"/>
-[...22 lines deleted...]
-      <c r="Z7" s="223"/>
+      <c r="C7" s="459"/>
+      <c r="D7" s="459"/>
+      <c r="E7" s="459"/>
+      <c r="F7" s="459"/>
+      <c r="G7" s="459"/>
+      <c r="H7" s="459"/>
+      <c r="I7" s="218"/>
+      <c r="J7" s="219"/>
+      <c r="K7" s="220"/>
+      <c r="L7" s="220"/>
+      <c r="M7" s="220"/>
+      <c r="N7" s="220"/>
+      <c r="O7" s="220"/>
+      <c r="P7" s="221"/>
+      <c r="Q7" s="221"/>
+      <c r="R7" s="221"/>
+      <c r="S7" s="221"/>
+      <c r="T7" s="221"/>
+      <c r="U7" s="221"/>
+      <c r="V7" s="221"/>
+      <c r="W7" s="221"/>
+      <c r="X7" s="221"/>
+      <c r="Y7" s="221"/>
+      <c r="Z7" s="221"/>
     </row>
     <row r="8" spans="3:29" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C8" s="224"/>
-[...9 lines deleted...]
-      <c r="K8" s="225" t="s">
+      <c r="C8" s="222"/>
+      <c r="D8" s="450" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="451"/>
+      <c r="F8" s="451"/>
+      <c r="G8" s="451"/>
+      <c r="H8" s="451"/>
+      <c r="I8" s="451"/>
+      <c r="J8" s="452"/>
+      <c r="K8" s="223" t="s">
         <v>1</v>
       </c>
-      <c r="L8" s="465" t="s">
+      <c r="L8" s="462" t="s">
         <v>2</v>
       </c>
-      <c r="M8" s="466"/>
-      <c r="N8" s="448" t="s">
+      <c r="M8" s="463"/>
+      <c r="N8" s="445" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="448" t="s">
+      <c r="O8" s="445" t="s">
         <v>63</v>
       </c>
-      <c r="P8" s="448" t="s">
+      <c r="P8" s="445" t="s">
         <v>107</v>
       </c>
-      <c r="Q8" s="450" t="s">
+      <c r="Q8" s="447" t="s">
         <v>3</v>
       </c>
-      <c r="R8" s="225" t="s">
+      <c r="R8" s="223" t="s">
         <v>25</v>
       </c>
-      <c r="S8" s="225" t="s">
+      <c r="S8" s="223" t="s">
         <v>64</v>
       </c>
-      <c r="T8" s="225" t="s">
+      <c r="T8" s="223" t="s">
         <v>4</v>
       </c>
-      <c r="U8" s="225" t="s">
+      <c r="U8" s="223" t="s">
         <v>4</v>
       </c>
-      <c r="V8" s="226" t="s">
+      <c r="V8" s="224" t="s">
         <v>5</v>
       </c>
-      <c r="W8" s="225" t="s">
+      <c r="W8" s="223" t="s">
         <v>24</v>
       </c>
-      <c r="X8" s="225" t="s">
+      <c r="X8" s="223" t="s">
         <v>6</v>
       </c>
-      <c r="Y8" s="225"/>
-      <c r="Z8" s="227" t="s">
+      <c r="Y8" s="223"/>
+      <c r="Z8" s="225" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="3:29" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C9" s="228" t="s">
+      <c r="C9" s="226" t="s">
         <v>8</v>
       </c>
-      <c r="D9" s="456"/>
-[...6 lines deleted...]
-      <c r="K9" s="229" t="s">
+      <c r="D9" s="453"/>
+      <c r="E9" s="454"/>
+      <c r="F9" s="454"/>
+      <c r="G9" s="454"/>
+      <c r="H9" s="454"/>
+      <c r="I9" s="454"/>
+      <c r="J9" s="455"/>
+      <c r="K9" s="227" t="s">
         <v>23</v>
       </c>
-      <c r="L9" s="467" t="s">
+      <c r="L9" s="464" t="s">
         <v>9</v>
       </c>
-      <c r="M9" s="468"/>
-[...4 lines deleted...]
-      <c r="R9" s="229" t="s">
+      <c r="M9" s="465"/>
+      <c r="N9" s="458"/>
+      <c r="O9" s="458"/>
+      <c r="P9" s="446"/>
+      <c r="Q9" s="446"/>
+      <c r="R9" s="227" t="s">
         <v>54</v>
       </c>
-      <c r="S9" s="229" t="s">
+      <c r="S9" s="227" t="s">
         <v>65</v>
       </c>
-      <c r="T9" s="229" t="s">
+      <c r="T9" s="227" t="s">
         <v>21</v>
       </c>
-      <c r="U9" s="229" t="s">
+      <c r="U9" s="227" t="s">
         <v>22</v>
       </c>
-      <c r="V9" s="229" t="s">
+      <c r="V9" s="227" t="s">
         <v>10</v>
       </c>
-      <c r="W9" s="229" t="s">
+      <c r="W9" s="227" t="s">
         <v>11</v>
       </c>
-      <c r="X9" s="229" t="s">
+      <c r="X9" s="227" t="s">
         <v>12</v>
       </c>
-      <c r="Y9" s="229"/>
-      <c r="Z9" s="230" t="s">
+      <c r="Y9" s="227"/>
+      <c r="Z9" s="228" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C10" s="231">
+      <c r="C10" s="229">
         <v>1</v>
       </c>
-      <c r="D10" s="444"/>
-[...5 lines deleted...]
-      <c r="J10" s="446"/>
+      <c r="D10" s="472"/>
+      <c r="E10" s="473"/>
+      <c r="F10" s="473"/>
+      <c r="G10" s="473"/>
+      <c r="H10" s="473"/>
+      <c r="I10" s="473"/>
+      <c r="J10" s="474"/>
       <c r="K10" s="78"/>
-      <c r="L10" s="469" t="s">
+      <c r="L10" s="466" t="s">
         <v>49</v>
       </c>
-      <c r="M10" s="470"/>
-[...12 lines deleted...]
-      <c r="Z10" s="211">
+      <c r="M10" s="467"/>
+      <c r="N10" s="77"/>
+      <c r="O10" s="77"/>
+      <c r="P10" s="77"/>
+      <c r="Q10" s="77"/>
+      <c r="R10" s="77"/>
+      <c r="S10" s="84"/>
+      <c r="T10" s="84"/>
+      <c r="U10" s="77"/>
+      <c r="V10" s="77"/>
+      <c r="W10" s="84"/>
+      <c r="X10" s="77"/>
+      <c r="Y10" s="85"/>
+      <c r="Z10" s="209">
         <f t="shared" ref="Z10:Z40" si="0">SUM(K10:Y10)</f>
         <v>0</v>
       </c>
-      <c r="AC10" s="223"/>
+      <c r="AC10" s="221"/>
     </row>
     <row r="11" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C11" s="232">
+      <c r="C11" s="230">
         <v>2</v>
       </c>
-      <c r="D11" s="422"/>
-[...7 lines deleted...]
-      <c r="L11" s="463" t="s">
+      <c r="D11" s="408"/>
+      <c r="E11" s="409"/>
+      <c r="F11" s="409"/>
+      <c r="G11" s="409"/>
+      <c r="H11" s="409"/>
+      <c r="I11" s="409"/>
+      <c r="J11" s="410"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M11" s="464"/>
-[...12 lines deleted...]
-      <c r="Z11" s="211">
+      <c r="M11" s="461"/>
+      <c r="N11" s="78"/>
+      <c r="O11" s="78"/>
+      <c r="P11" s="78"/>
+      <c r="Q11" s="78"/>
+      <c r="R11" s="78"/>
+      <c r="S11" s="86"/>
+      <c r="T11" s="86"/>
+      <c r="U11" s="78"/>
+      <c r="V11" s="78"/>
+      <c r="W11" s="86"/>
+      <c r="X11" s="78"/>
+      <c r="Y11" s="87"/>
+      <c r="Z11" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C12" s="233">
+      <c r="C12" s="231">
         <v>3</v>
       </c>
-      <c r="D12" s="422"/>
-[...7 lines deleted...]
-      <c r="L12" s="463" t="s">
+      <c r="D12" s="408"/>
+      <c r="E12" s="409"/>
+      <c r="F12" s="409"/>
+      <c r="G12" s="409"/>
+      <c r="H12" s="409"/>
+      <c r="I12" s="409"/>
+      <c r="J12" s="410"/>
+      <c r="K12" s="78"/>
+      <c r="L12" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M12" s="464"/>
-[...12 lines deleted...]
-      <c r="Z12" s="211">
+      <c r="M12" s="461"/>
+      <c r="N12" s="78"/>
+      <c r="O12" s="78"/>
+      <c r="P12" s="78"/>
+      <c r="Q12" s="78"/>
+      <c r="R12" s="88"/>
+      <c r="S12" s="86"/>
+      <c r="T12" s="86"/>
+      <c r="U12" s="78"/>
+      <c r="V12" s="78"/>
+      <c r="W12" s="86"/>
+      <c r="X12" s="78"/>
+      <c r="Y12" s="87"/>
+      <c r="Z12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="234">
+      <c r="C13" s="232">
         <v>4</v>
       </c>
-      <c r="D13" s="422"/>
-[...7 lines deleted...]
-      <c r="L13" s="463" t="s">
+      <c r="D13" s="408"/>
+      <c r="E13" s="409"/>
+      <c r="F13" s="409"/>
+      <c r="G13" s="409"/>
+      <c r="H13" s="409"/>
+      <c r="I13" s="409"/>
+      <c r="J13" s="410"/>
+      <c r="K13" s="78"/>
+      <c r="L13" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M13" s="464"/>
-[...12 lines deleted...]
-      <c r="Z13" s="211">
+      <c r="M13" s="461"/>
+      <c r="N13" s="88"/>
+      <c r="O13" s="88"/>
+      <c r="P13" s="88"/>
+      <c r="Q13" s="78"/>
+      <c r="S13" s="89"/>
+      <c r="T13" s="88"/>
+      <c r="U13" s="88"/>
+      <c r="V13" s="88"/>
+      <c r="W13" s="89"/>
+      <c r="X13" s="88"/>
+      <c r="Y13" s="90"/>
+      <c r="Z13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C14" s="232">
+      <c r="C14" s="230">
         <v>5</v>
       </c>
-      <c r="D14" s="422"/>
-[...7 lines deleted...]
-      <c r="L14" s="463" t="s">
+      <c r="D14" s="408"/>
+      <c r="E14" s="409"/>
+      <c r="F14" s="409"/>
+      <c r="G14" s="409"/>
+      <c r="H14" s="409"/>
+      <c r="I14" s="409"/>
+      <c r="J14" s="410"/>
+      <c r="K14" s="78"/>
+      <c r="L14" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M14" s="464"/>
-[...12 lines deleted...]
-      <c r="Z14" s="211">
+      <c r="M14" s="461"/>
+      <c r="N14" s="78"/>
+      <c r="O14" s="78"/>
+      <c r="P14" s="78"/>
+      <c r="R14" s="78"/>
+      <c r="S14" s="86"/>
+      <c r="T14" s="91"/>
+      <c r="U14" s="78"/>
+      <c r="V14" s="78"/>
+      <c r="W14" s="86"/>
+      <c r="X14" s="78"/>
+      <c r="Y14" s="87"/>
+      <c r="Z14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="233">
+      <c r="C15" s="231">
         <v>6</v>
       </c>
-      <c r="D15" s="422"/>
-[...7 lines deleted...]
-      <c r="L15" s="463" t="s">
+      <c r="D15" s="408"/>
+      <c r="E15" s="409"/>
+      <c r="F15" s="409"/>
+      <c r="G15" s="409"/>
+      <c r="H15" s="409"/>
+      <c r="I15" s="409"/>
+      <c r="J15" s="410"/>
+      <c r="K15" s="80"/>
+      <c r="L15" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M15" s="464"/>
-[...12 lines deleted...]
-      <c r="Z15" s="211">
+      <c r="M15" s="461"/>
+      <c r="N15" s="80"/>
+      <c r="O15" s="80"/>
+      <c r="P15" s="80"/>
+      <c r="Q15" s="94"/>
+      <c r="R15" s="80"/>
+      <c r="S15" s="91"/>
+      <c r="U15" s="80"/>
+      <c r="V15" s="80"/>
+      <c r="W15" s="91"/>
+      <c r="X15" s="80"/>
+      <c r="Y15" s="92"/>
+      <c r="Z15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C16" s="232">
+      <c r="C16" s="230">
         <v>7</v>
       </c>
-      <c r="D16" s="422"/>
-[...7 lines deleted...]
-      <c r="L16" s="463" t="s">
+      <c r="D16" s="408"/>
+      <c r="E16" s="409"/>
+      <c r="F16" s="409"/>
+      <c r="G16" s="409"/>
+      <c r="H16" s="409"/>
+      <c r="I16" s="409"/>
+      <c r="J16" s="410"/>
+      <c r="K16" s="78"/>
+      <c r="L16" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M16" s="464"/>
-[...12 lines deleted...]
-      <c r="Z16" s="211">
+      <c r="M16" s="461"/>
+      <c r="N16" s="78"/>
+      <c r="O16" s="78"/>
+      <c r="P16" s="78"/>
+      <c r="Q16" s="78"/>
+      <c r="R16" s="78"/>
+      <c r="S16" s="86"/>
+      <c r="T16" s="86"/>
+      <c r="U16" s="78"/>
+      <c r="V16" s="78"/>
+      <c r="W16" s="86"/>
+      <c r="X16" s="78"/>
+      <c r="Y16" s="87"/>
+      <c r="Z16" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C17" s="232">
+      <c r="C17" s="230">
         <v>8</v>
       </c>
-      <c r="D17" s="422"/>
-[...7 lines deleted...]
-      <c r="L17" s="463" t="s">
+      <c r="D17" s="408"/>
+      <c r="E17" s="409"/>
+      <c r="F17" s="409"/>
+      <c r="G17" s="409"/>
+      <c r="H17" s="409"/>
+      <c r="I17" s="409"/>
+      <c r="J17" s="410"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M17" s="464"/>
-[...12 lines deleted...]
-      <c r="Z17" s="211">
+      <c r="M17" s="461"/>
+      <c r="N17" s="81"/>
+      <c r="O17" s="81"/>
+      <c r="P17" s="81"/>
+      <c r="Q17" s="81"/>
+      <c r="R17" s="81"/>
+      <c r="S17" s="86"/>
+      <c r="T17" s="86"/>
+      <c r="U17" s="80"/>
+      <c r="V17" s="81"/>
+      <c r="W17" s="86"/>
+      <c r="X17" s="81"/>
+      <c r="Y17" s="93"/>
+      <c r="Z17" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C18" s="233">
+      <c r="C18" s="231">
         <v>9</v>
       </c>
-      <c r="D18" s="422"/>
-[...7 lines deleted...]
-      <c r="L18" s="463" t="s">
+      <c r="D18" s="408"/>
+      <c r="E18" s="409"/>
+      <c r="F18" s="409"/>
+      <c r="G18" s="409"/>
+      <c r="H18" s="409"/>
+      <c r="I18" s="409"/>
+      <c r="J18" s="410"/>
+      <c r="K18" s="80"/>
+      <c r="L18" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M18" s="464"/>
-[...12 lines deleted...]
-      <c r="Z18" s="211">
+      <c r="M18" s="461"/>
+      <c r="N18" s="80"/>
+      <c r="O18" s="80"/>
+      <c r="P18" s="80"/>
+      <c r="Q18" s="80"/>
+      <c r="R18" s="80"/>
+      <c r="S18" s="88"/>
+      <c r="T18" s="88"/>
+      <c r="U18" s="80"/>
+      <c r="V18" s="80"/>
+      <c r="W18" s="88"/>
+      <c r="X18" s="80"/>
+      <c r="Y18" s="92"/>
+      <c r="Z18" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="233">
+      <c r="C19" s="231">
         <v>10</v>
       </c>
-      <c r="D19" s="422"/>
-[...7 lines deleted...]
-      <c r="L19" s="463" t="s">
+      <c r="D19" s="408"/>
+      <c r="E19" s="409"/>
+      <c r="F19" s="409"/>
+      <c r="G19" s="409"/>
+      <c r="H19" s="409"/>
+      <c r="I19" s="409"/>
+      <c r="J19" s="410"/>
+      <c r="K19" s="80"/>
+      <c r="L19" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M19" s="464"/>
-[...12 lines deleted...]
-      <c r="Z19" s="211">
+      <c r="M19" s="461"/>
+      <c r="N19" s="80"/>
+      <c r="O19" s="80"/>
+      <c r="P19" s="80"/>
+      <c r="Q19" s="80"/>
+      <c r="R19" s="80"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="80"/>
+      <c r="V19" s="80"/>
+      <c r="W19" s="88"/>
+      <c r="X19" s="80"/>
+      <c r="Y19" s="92"/>
+      <c r="Z19" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C20" s="232">
+      <c r="C20" s="230">
         <v>11</v>
       </c>
-      <c r="D20" s="422"/>
-[...7 lines deleted...]
-      <c r="L20" s="463" t="s">
+      <c r="D20" s="408"/>
+      <c r="E20" s="409"/>
+      <c r="F20" s="409"/>
+      <c r="G20" s="409"/>
+      <c r="H20" s="409"/>
+      <c r="I20" s="409"/>
+      <c r="J20" s="410"/>
+      <c r="K20" s="78"/>
+      <c r="L20" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M20" s="464"/>
-[...12 lines deleted...]
-      <c r="Z20" s="211">
+      <c r="M20" s="461"/>
+      <c r="N20" s="78"/>
+      <c r="O20" s="78"/>
+      <c r="P20" s="78"/>
+      <c r="Q20" s="78"/>
+      <c r="R20" s="78"/>
+      <c r="S20" s="94"/>
+      <c r="T20" s="94"/>
+      <c r="U20" s="78"/>
+      <c r="V20" s="78"/>
+      <c r="W20" s="94"/>
+      <c r="X20" s="78"/>
+      <c r="Y20" s="87"/>
+      <c r="Z20" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="233">
+      <c r="C21" s="231">
         <v>12</v>
       </c>
-      <c r="D21" s="422"/>
-[...7 lines deleted...]
-      <c r="L21" s="463" t="s">
+      <c r="D21" s="408"/>
+      <c r="E21" s="409"/>
+      <c r="F21" s="409"/>
+      <c r="G21" s="409"/>
+      <c r="H21" s="409"/>
+      <c r="I21" s="409"/>
+      <c r="J21" s="410"/>
+      <c r="K21" s="80"/>
+      <c r="L21" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M21" s="464"/>
-[...12 lines deleted...]
-      <c r="Z21" s="211">
+      <c r="M21" s="461"/>
+      <c r="N21" s="80"/>
+      <c r="O21" s="80"/>
+      <c r="P21" s="80"/>
+      <c r="Q21" s="80"/>
+      <c r="R21" s="80"/>
+      <c r="S21" s="88"/>
+      <c r="T21" s="88"/>
+      <c r="U21" s="80"/>
+      <c r="V21" s="80"/>
+      <c r="W21" s="88"/>
+      <c r="X21" s="80"/>
+      <c r="Y21" s="92"/>
+      <c r="Z21" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C22" s="232">
+      <c r="C22" s="230">
         <v>13</v>
       </c>
-      <c r="D22" s="422"/>
-[...7 lines deleted...]
-      <c r="L22" s="463" t="s">
+      <c r="D22" s="408"/>
+      <c r="E22" s="409"/>
+      <c r="F22" s="409"/>
+      <c r="G22" s="409"/>
+      <c r="H22" s="409"/>
+      <c r="I22" s="409"/>
+      <c r="J22" s="410"/>
+      <c r="K22" s="81"/>
+      <c r="L22" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M22" s="464"/>
-[...12 lines deleted...]
-      <c r="Z22" s="211">
+      <c r="M22" s="461"/>
+      <c r="N22" s="81"/>
+      <c r="O22" s="81"/>
+      <c r="P22" s="81"/>
+      <c r="Q22" s="81"/>
+      <c r="R22" s="81"/>
+      <c r="S22" s="86"/>
+      <c r="T22" s="86"/>
+      <c r="U22" s="81"/>
+      <c r="V22" s="81"/>
+      <c r="W22" s="86"/>
+      <c r="X22" s="81"/>
+      <c r="Y22" s="93"/>
+      <c r="Z22" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="233">
+      <c r="C23" s="231">
         <v>14</v>
       </c>
-      <c r="D23" s="422"/>
-[...7 lines deleted...]
-      <c r="L23" s="463" t="s">
+      <c r="D23" s="408"/>
+      <c r="E23" s="409"/>
+      <c r="F23" s="409"/>
+      <c r="G23" s="409"/>
+      <c r="H23" s="409"/>
+      <c r="I23" s="409"/>
+      <c r="J23" s="410"/>
+      <c r="K23" s="82"/>
+      <c r="L23" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M23" s="464"/>
-[...12 lines deleted...]
-      <c r="Z23" s="211">
+      <c r="M23" s="461"/>
+      <c r="N23" s="82"/>
+      <c r="O23" s="82"/>
+      <c r="P23" s="82"/>
+      <c r="Q23" s="82"/>
+      <c r="R23" s="82"/>
+      <c r="S23" s="91"/>
+      <c r="T23" s="91"/>
+      <c r="U23" s="82"/>
+      <c r="V23" s="82"/>
+      <c r="W23" s="91"/>
+      <c r="X23" s="82"/>
+      <c r="Y23" s="95"/>
+      <c r="Z23" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C24" s="233">
+      <c r="C24" s="231">
         <v>15</v>
       </c>
-      <c r="D24" s="422"/>
-[...7 lines deleted...]
-      <c r="L24" s="463" t="s">
+      <c r="D24" s="408"/>
+      <c r="E24" s="409"/>
+      <c r="F24" s="409"/>
+      <c r="G24" s="409"/>
+      <c r="H24" s="409"/>
+      <c r="I24" s="409"/>
+      <c r="J24" s="410"/>
+      <c r="K24" s="80"/>
+      <c r="L24" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M24" s="464"/>
-[...12 lines deleted...]
-      <c r="Z24" s="211">
+      <c r="M24" s="461"/>
+      <c r="N24" s="80"/>
+      <c r="O24" s="80"/>
+      <c r="P24" s="80"/>
+      <c r="Q24" s="80"/>
+      <c r="R24" s="80"/>
+      <c r="S24" s="91"/>
+      <c r="T24" s="91"/>
+      <c r="U24" s="80"/>
+      <c r="V24" s="80"/>
+      <c r="W24" s="91"/>
+      <c r="X24" s="80"/>
+      <c r="Y24" s="92"/>
+      <c r="Z24" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C25" s="232">
+      <c r="C25" s="230">
         <v>16</v>
       </c>
-      <c r="D25" s="422"/>
-[...7 lines deleted...]
-      <c r="L25" s="463" t="s">
+      <c r="D25" s="408"/>
+      <c r="E25" s="409"/>
+      <c r="F25" s="409"/>
+      <c r="G25" s="409"/>
+      <c r="H25" s="409"/>
+      <c r="I25" s="409"/>
+      <c r="J25" s="410"/>
+      <c r="K25" s="78"/>
+      <c r="L25" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M25" s="464"/>
-[...12 lines deleted...]
-      <c r="Z25" s="211">
+      <c r="M25" s="461"/>
+      <c r="N25" s="78"/>
+      <c r="O25" s="78"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="78"/>
+      <c r="R25" s="78"/>
+      <c r="S25" s="94"/>
+      <c r="T25" s="94"/>
+      <c r="U25" s="78"/>
+      <c r="V25" s="78"/>
+      <c r="W25" s="94"/>
+      <c r="X25" s="78"/>
+      <c r="Y25" s="87"/>
+      <c r="Z25" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C26" s="232">
+      <c r="C26" s="230">
         <v>17</v>
       </c>
-      <c r="D26" s="422"/>
-[...7 lines deleted...]
-      <c r="L26" s="463" t="s">
+      <c r="D26" s="408"/>
+      <c r="E26" s="409"/>
+      <c r="F26" s="409"/>
+      <c r="G26" s="409"/>
+      <c r="H26" s="409"/>
+      <c r="I26" s="409"/>
+      <c r="J26" s="410"/>
+      <c r="K26" s="78"/>
+      <c r="L26" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M26" s="464"/>
-[...12 lines deleted...]
-      <c r="Z26" s="211">
+      <c r="M26" s="461"/>
+      <c r="N26" s="78"/>
+      <c r="O26" s="78"/>
+      <c r="P26" s="78"/>
+      <c r="Q26" s="78"/>
+      <c r="R26" s="78"/>
+      <c r="S26" s="94"/>
+      <c r="T26" s="94"/>
+      <c r="U26" s="78"/>
+      <c r="V26" s="78"/>
+      <c r="W26" s="94"/>
+      <c r="X26" s="78"/>
+      <c r="Y26" s="87"/>
+      <c r="Z26" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="232">
+      <c r="C27" s="230">
         <v>18</v>
       </c>
-      <c r="D27" s="422"/>
-[...7 lines deleted...]
-      <c r="L27" s="463" t="s">
+      <c r="D27" s="408"/>
+      <c r="E27" s="409"/>
+      <c r="F27" s="409"/>
+      <c r="G27" s="409"/>
+      <c r="H27" s="409"/>
+      <c r="I27" s="409"/>
+      <c r="J27" s="410"/>
+      <c r="K27" s="81"/>
+      <c r="L27" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M27" s="464"/>
-[...12 lines deleted...]
-      <c r="Z27" s="211">
+      <c r="M27" s="461"/>
+      <c r="N27" s="81"/>
+      <c r="O27" s="81"/>
+      <c r="P27" s="81"/>
+      <c r="Q27" s="81"/>
+      <c r="R27" s="81"/>
+      <c r="S27" s="86"/>
+      <c r="T27" s="86"/>
+      <c r="U27" s="81"/>
+      <c r="V27" s="81"/>
+      <c r="W27" s="86"/>
+      <c r="X27" s="81"/>
+      <c r="Y27" s="93"/>
+      <c r="Z27" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C28" s="232">
+      <c r="C28" s="230">
         <v>19</v>
       </c>
-      <c r="D28" s="422"/>
-[...7 lines deleted...]
-      <c r="L28" s="463" t="s">
+      <c r="D28" s="408"/>
+      <c r="E28" s="409"/>
+      <c r="F28" s="409"/>
+      <c r="G28" s="409"/>
+      <c r="H28" s="409"/>
+      <c r="I28" s="409"/>
+      <c r="J28" s="410"/>
+      <c r="K28" s="81"/>
+      <c r="L28" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M28" s="464"/>
-[...12 lines deleted...]
-      <c r="Z28" s="211">
+      <c r="M28" s="461"/>
+      <c r="N28" s="81"/>
+      <c r="O28" s="81"/>
+      <c r="P28" s="81"/>
+      <c r="Q28" s="81"/>
+      <c r="R28" s="81"/>
+      <c r="S28" s="86"/>
+      <c r="T28" s="86"/>
+      <c r="U28" s="81"/>
+      <c r="V28" s="81"/>
+      <c r="W28" s="86"/>
+      <c r="X28" s="81"/>
+      <c r="Y28" s="93"/>
+      <c r="Z28" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C29" s="235">
+      <c r="C29" s="233">
         <v>20</v>
       </c>
-      <c r="D29" s="422"/>
-[...7 lines deleted...]
-      <c r="L29" s="463" t="s">
+      <c r="D29" s="408"/>
+      <c r="E29" s="409"/>
+      <c r="F29" s="409"/>
+      <c r="G29" s="409"/>
+      <c r="H29" s="409"/>
+      <c r="I29" s="409"/>
+      <c r="J29" s="410"/>
+      <c r="K29" s="78"/>
+      <c r="L29" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M29" s="464"/>
-[...12 lines deleted...]
-      <c r="Z29" s="211">
+      <c r="M29" s="461"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="78"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="78"/>
+      <c r="R29" s="78"/>
+      <c r="S29" s="86"/>
+      <c r="T29" s="86"/>
+      <c r="U29" s="78"/>
+      <c r="V29" s="78"/>
+      <c r="W29" s="86"/>
+      <c r="X29" s="78"/>
+      <c r="Y29" s="87"/>
+      <c r="Z29" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C30" s="233">
+      <c r="C30" s="231">
         <v>21</v>
       </c>
-      <c r="D30" s="422"/>
-[...7 lines deleted...]
-      <c r="L30" s="463" t="s">
+      <c r="D30" s="408"/>
+      <c r="E30" s="409"/>
+      <c r="F30" s="409"/>
+      <c r="G30" s="409"/>
+      <c r="H30" s="409"/>
+      <c r="I30" s="409"/>
+      <c r="J30" s="410"/>
+      <c r="K30" s="78"/>
+      <c r="L30" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M30" s="464"/>
-[...12 lines deleted...]
-      <c r="Z30" s="211">
+      <c r="M30" s="461"/>
+      <c r="N30" s="78"/>
+      <c r="O30" s="78"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="78"/>
+      <c r="R30" s="78"/>
+      <c r="S30" s="86"/>
+      <c r="T30" s="86"/>
+      <c r="U30" s="78"/>
+      <c r="V30" s="78"/>
+      <c r="W30" s="86"/>
+      <c r="X30" s="78"/>
+      <c r="Y30" s="87"/>
+      <c r="Z30" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C31" s="232">
+      <c r="C31" s="230">
         <v>22</v>
       </c>
-      <c r="D31" s="422"/>
-[...7 lines deleted...]
-      <c r="L31" s="463" t="s">
+      <c r="D31" s="408"/>
+      <c r="E31" s="409"/>
+      <c r="F31" s="409"/>
+      <c r="G31" s="409"/>
+      <c r="H31" s="409"/>
+      <c r="I31" s="409"/>
+      <c r="J31" s="410"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M31" s="464"/>
-[...12 lines deleted...]
-      <c r="Z31" s="211">
+      <c r="M31" s="461"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="86"/>
+      <c r="T31" s="86"/>
+      <c r="U31" s="78"/>
+      <c r="V31" s="78"/>
+      <c r="W31" s="86"/>
+      <c r="X31" s="78"/>
+      <c r="Y31" s="87"/>
+      <c r="Z31" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C32" s="232">
+      <c r="C32" s="230">
         <v>23</v>
       </c>
-      <c r="D32" s="422"/>
-[...7 lines deleted...]
-      <c r="L32" s="463" t="s">
+      <c r="D32" s="408"/>
+      <c r="E32" s="409"/>
+      <c r="F32" s="409"/>
+      <c r="G32" s="409"/>
+      <c r="H32" s="409"/>
+      <c r="I32" s="409"/>
+      <c r="J32" s="410"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M32" s="464"/>
-[...12 lines deleted...]
-      <c r="Z32" s="211">
+      <c r="M32" s="461"/>
+      <c r="N32" s="81"/>
+      <c r="O32" s="81"/>
+      <c r="P32" s="81"/>
+      <c r="Q32" s="81"/>
+      <c r="R32" s="81"/>
+      <c r="S32" s="86"/>
+      <c r="T32" s="86"/>
+      <c r="U32" s="81"/>
+      <c r="V32" s="81"/>
+      <c r="W32" s="86"/>
+      <c r="X32" s="81"/>
+      <c r="Y32" s="93"/>
+      <c r="Z32" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C33" s="233">
+      <c r="C33" s="231">
         <v>24</v>
       </c>
-      <c r="D33" s="422"/>
-[...7 lines deleted...]
-      <c r="L33" s="463" t="s">
+      <c r="D33" s="408"/>
+      <c r="E33" s="409"/>
+      <c r="F33" s="409"/>
+      <c r="G33" s="409"/>
+      <c r="H33" s="409"/>
+      <c r="I33" s="409"/>
+      <c r="J33" s="410"/>
+      <c r="K33" s="80"/>
+      <c r="L33" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M33" s="464"/>
-[...12 lines deleted...]
-      <c r="Z33" s="211">
+      <c r="M33" s="461"/>
+      <c r="N33" s="80"/>
+      <c r="O33" s="80"/>
+      <c r="P33" s="80"/>
+      <c r="Q33" s="80"/>
+      <c r="R33" s="80"/>
+      <c r="S33" s="88"/>
+      <c r="T33" s="88"/>
+      <c r="U33" s="80"/>
+      <c r="V33" s="80"/>
+      <c r="W33" s="88"/>
+      <c r="X33" s="80"/>
+      <c r="Y33" s="92"/>
+      <c r="Z33" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C34" s="233">
+      <c r="C34" s="231">
         <v>25</v>
       </c>
-      <c r="D34" s="422"/>
-[...7 lines deleted...]
-      <c r="L34" s="463" t="s">
+      <c r="D34" s="408"/>
+      <c r="E34" s="409"/>
+      <c r="F34" s="409"/>
+      <c r="G34" s="409"/>
+      <c r="H34" s="409"/>
+      <c r="I34" s="409"/>
+      <c r="J34" s="410"/>
+      <c r="K34" s="80"/>
+      <c r="L34" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M34" s="464"/>
-[...12 lines deleted...]
-      <c r="Z34" s="211">
+      <c r="M34" s="461"/>
+      <c r="N34" s="80"/>
+      <c r="O34" s="80"/>
+      <c r="P34" s="80"/>
+      <c r="Q34" s="80"/>
+      <c r="R34" s="80"/>
+      <c r="S34" s="88"/>
+      <c r="T34" s="88"/>
+      <c r="U34" s="80"/>
+      <c r="V34" s="80"/>
+      <c r="W34" s="88"/>
+      <c r="X34" s="80"/>
+      <c r="Y34" s="92"/>
+      <c r="Z34" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C35" s="232">
+      <c r="C35" s="230">
         <v>26</v>
       </c>
-      <c r="D35" s="422"/>
-[...7 lines deleted...]
-      <c r="L35" s="463" t="s">
+      <c r="D35" s="408"/>
+      <c r="E35" s="409"/>
+      <c r="F35" s="409"/>
+      <c r="G35" s="409"/>
+      <c r="H35" s="409"/>
+      <c r="I35" s="409"/>
+      <c r="J35" s="410"/>
+      <c r="K35" s="78"/>
+      <c r="L35" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M35" s="464"/>
-[...12 lines deleted...]
-      <c r="Z35" s="211">
+      <c r="M35" s="461"/>
+      <c r="N35" s="78"/>
+      <c r="O35" s="78"/>
+      <c r="P35" s="78"/>
+      <c r="Q35" s="78"/>
+      <c r="R35" s="78"/>
+      <c r="S35" s="94"/>
+      <c r="T35" s="94"/>
+      <c r="U35" s="78"/>
+      <c r="V35" s="78"/>
+      <c r="W35" s="94"/>
+      <c r="X35" s="78"/>
+      <c r="Y35" s="87"/>
+      <c r="Z35" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C36" s="232">
+      <c r="C36" s="230">
         <v>27</v>
       </c>
-      <c r="D36" s="422"/>
-[...7 lines deleted...]
-      <c r="L36" s="463" t="s">
+      <c r="D36" s="408"/>
+      <c r="E36" s="409"/>
+      <c r="F36" s="409"/>
+      <c r="G36" s="409"/>
+      <c r="H36" s="409"/>
+      <c r="I36" s="409"/>
+      <c r="J36" s="410"/>
+      <c r="K36" s="78"/>
+      <c r="L36" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M36" s="464"/>
-[...12 lines deleted...]
-      <c r="Z36" s="211">
+      <c r="M36" s="461"/>
+      <c r="N36" s="78"/>
+      <c r="O36" s="78"/>
+      <c r="P36" s="78"/>
+      <c r="Q36" s="78"/>
+      <c r="R36" s="78"/>
+      <c r="S36" s="94"/>
+      <c r="T36" s="94"/>
+      <c r="U36" s="78"/>
+      <c r="V36" s="78"/>
+      <c r="W36" s="94"/>
+      <c r="X36" s="78"/>
+      <c r="Y36" s="87"/>
+      <c r="Z36" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C37" s="232">
+      <c r="C37" s="230">
         <v>28</v>
       </c>
-      <c r="D37" s="422"/>
-[...7 lines deleted...]
-      <c r="L37" s="463" t="s">
+      <c r="D37" s="408"/>
+      <c r="E37" s="409"/>
+      <c r="F37" s="409"/>
+      <c r="G37" s="409"/>
+      <c r="H37" s="409"/>
+      <c r="I37" s="409"/>
+      <c r="J37" s="410"/>
+      <c r="K37" s="81"/>
+      <c r="L37" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M37" s="464"/>
-[...12 lines deleted...]
-      <c r="Z37" s="211">
+      <c r="M37" s="461"/>
+      <c r="N37" s="81"/>
+      <c r="O37" s="81"/>
+      <c r="P37" s="81"/>
+      <c r="Q37" s="81"/>
+      <c r="R37" s="81"/>
+      <c r="S37" s="86"/>
+      <c r="T37" s="86"/>
+      <c r="U37" s="81"/>
+      <c r="V37" s="81"/>
+      <c r="W37" s="86"/>
+      <c r="X37" s="81"/>
+      <c r="Y37" s="93"/>
+      <c r="Z37" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C38" s="233">
+      <c r="C38" s="231">
         <v>29</v>
       </c>
-      <c r="D38" s="422"/>
-[...7 lines deleted...]
-      <c r="L38" s="463" t="s">
+      <c r="D38" s="408"/>
+      <c r="E38" s="409"/>
+      <c r="F38" s="409"/>
+      <c r="G38" s="409"/>
+      <c r="H38" s="409"/>
+      <c r="I38" s="409"/>
+      <c r="J38" s="410"/>
+      <c r="K38" s="82"/>
+      <c r="L38" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M38" s="464"/>
-[...12 lines deleted...]
-      <c r="Z38" s="211">
+      <c r="M38" s="461"/>
+      <c r="N38" s="82"/>
+      <c r="O38" s="82"/>
+      <c r="P38" s="82"/>
+      <c r="Q38" s="82"/>
+      <c r="R38" s="82"/>
+      <c r="S38" s="91"/>
+      <c r="T38" s="91"/>
+      <c r="U38" s="82"/>
+      <c r="V38" s="82"/>
+      <c r="W38" s="91"/>
+      <c r="X38" s="82"/>
+      <c r="Y38" s="95"/>
+      <c r="Z38" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C39" s="233">
+      <c r="C39" s="231">
         <v>30</v>
       </c>
-      <c r="D39" s="422"/>
-[...7 lines deleted...]
-      <c r="L39" s="463" t="s">
+      <c r="D39" s="408"/>
+      <c r="E39" s="409"/>
+      <c r="F39" s="409"/>
+      <c r="G39" s="409"/>
+      <c r="H39" s="409"/>
+      <c r="I39" s="409"/>
+      <c r="J39" s="410"/>
+      <c r="K39" s="80"/>
+      <c r="L39" s="460" t="s">
         <v>49</v>
       </c>
-      <c r="M39" s="464"/>
-[...12 lines deleted...]
-      <c r="Z39" s="211">
+      <c r="M39" s="461"/>
+      <c r="N39" s="80"/>
+      <c r="O39" s="80"/>
+      <c r="P39" s="80"/>
+      <c r="Q39" s="80"/>
+      <c r="R39" s="80"/>
+      <c r="S39" s="91"/>
+      <c r="T39" s="91"/>
+      <c r="U39" s="80"/>
+      <c r="V39" s="80"/>
+      <c r="W39" s="91"/>
+      <c r="X39" s="80"/>
+      <c r="Y39" s="92"/>
+      <c r="Z39" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C40" s="236">
+      <c r="C40" s="234">
         <v>31</v>
       </c>
-      <c r="D40" s="422"/>
-[...7 lines deleted...]
-      <c r="L40" s="471" t="s">
+      <c r="D40" s="408"/>
+      <c r="E40" s="409"/>
+      <c r="F40" s="409"/>
+      <c r="G40" s="409"/>
+      <c r="H40" s="409"/>
+      <c r="I40" s="409"/>
+      <c r="J40" s="410"/>
+      <c r="K40" s="83"/>
+      <c r="L40" s="468" t="s">
         <v>49</v>
       </c>
-      <c r="M40" s="472"/>
-[...12 lines deleted...]
-      <c r="Z40" s="211">
+      <c r="M40" s="469"/>
+      <c r="N40" s="83"/>
+      <c r="O40" s="83"/>
+      <c r="P40" s="83"/>
+      <c r="Q40" s="83"/>
+      <c r="R40" s="83"/>
+      <c r="S40" s="96"/>
+      <c r="T40" s="96"/>
+      <c r="U40" s="83"/>
+      <c r="V40" s="83"/>
+      <c r="W40" s="96"/>
+      <c r="X40" s="83"/>
+      <c r="Y40" s="97"/>
+      <c r="Z40" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="3:26" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C41" s="237"/>
-      <c r="D41" s="409" t="s">
+      <c r="C41" s="235"/>
+      <c r="D41" s="412" t="s">
         <v>13</v>
       </c>
-      <c r="E41" s="410"/>
-[...5 lines deleted...]
-      <c r="K41" s="238">
+      <c r="E41" s="413"/>
+      <c r="F41" s="413"/>
+      <c r="G41" s="413"/>
+      <c r="H41" s="413"/>
+      <c r="I41" s="413"/>
+      <c r="J41" s="414"/>
+      <c r="K41" s="236">
         <f>SUM(K10:K40)</f>
         <v>0</v>
       </c>
-      <c r="L41" s="473" t="s">
+      <c r="L41" s="470" t="s">
         <v>49</v>
       </c>
-      <c r="M41" s="474"/>
-      <c r="N41" s="255">
+      <c r="M41" s="471"/>
+      <c r="N41" s="253">
         <f t="shared" ref="N41:Z41" si="1">SUM(N10:N40)</f>
         <v>0</v>
       </c>
-      <c r="O41" s="255">
+      <c r="O41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P41" s="255">
+      <c r="P41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Q41" s="255">
+      <c r="Q41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R41" s="255">
+      <c r="R41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="S41" s="255">
+      <c r="S41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T41" s="255">
+      <c r="T41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U41" s="255">
+      <c r="U41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="V41" s="255">
+      <c r="V41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W41" s="255">
+      <c r="W41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="X41" s="255">
+      <c r="X41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Y41" s="255">
+      <c r="Y41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Z41" s="210">
+      <c r="Z41" s="208">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="3:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C42" s="239"/>
-[...11 lines deleted...]
-      <c r="O42" s="242"/>
+      <c r="C42" s="237"/>
+      <c r="D42" s="237"/>
+      <c r="E42" s="237"/>
+      <c r="F42" s="237"/>
+      <c r="G42" s="237"/>
+      <c r="H42" s="237"/>
+      <c r="I42" s="237"/>
+      <c r="J42" s="238"/>
+      <c r="K42" s="238"/>
+      <c r="L42" s="238"/>
+      <c r="M42" s="239"/>
+      <c r="N42" s="240"/>
+      <c r="O42" s="240"/>
     </row>
     <row r="43" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J43" s="146"/>
-[...4 lines deleted...]
-      <c r="U43" s="244" t="s">
+      <c r="J43" s="144"/>
+      <c r="M43" s="101"/>
+      <c r="N43" s="238"/>
+      <c r="O43" s="238"/>
+      <c r="P43" s="241"/>
+      <c r="U43" s="242" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J44" s="146"/>
-[...7 lines deleted...]
-      <c r="X44" s="247"/>
+      <c r="J44" s="144"/>
+      <c r="M44" s="101"/>
+      <c r="N44" s="238"/>
+      <c r="O44" s="238"/>
+      <c r="P44" s="241"/>
+      <c r="U44" s="243"/>
+      <c r="V44" s="244"/>
+      <c r="W44" s="244"/>
+      <c r="X44" s="245"/>
     </row>
     <row r="45" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J45" s="146"/>
-[...5 lines deleted...]
-      <c r="X45" s="249"/>
+      <c r="J45" s="144"/>
+      <c r="M45" s="101"/>
+      <c r="N45" s="238"/>
+      <c r="O45" s="238"/>
+      <c r="P45" s="241"/>
+      <c r="U45" s="246"/>
+      <c r="X45" s="247"/>
     </row>
     <row r="46" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J46" s="146"/>
-[...5 lines deleted...]
-      <c r="X46" s="249"/>
+      <c r="J46" s="144"/>
+      <c r="M46" s="101"/>
+      <c r="N46" s="238"/>
+      <c r="O46" s="238"/>
+      <c r="P46" s="241"/>
+      <c r="U46" s="246"/>
+      <c r="X46" s="247"/>
     </row>
     <row r="47" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J47" s="146"/>
-[...7 lines deleted...]
-      <c r="X47" s="252"/>
+      <c r="J47" s="144"/>
+      <c r="M47" s="101"/>
+      <c r="N47" s="238"/>
+      <c r="O47" s="238"/>
+      <c r="P47" s="241"/>
+      <c r="U47" s="248"/>
+      <c r="V47" s="249"/>
+      <c r="W47" s="249"/>
+      <c r="X47" s="250"/>
     </row>
     <row r="48" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J48" s="146"/>
-[...3 lines deleted...]
-      <c r="P48" s="243"/>
+      <c r="J48" s="144"/>
+      <c r="M48" s="101"/>
+      <c r="N48" s="238"/>
+      <c r="O48" s="238"/>
+      <c r="P48" s="241"/>
     </row>
     <row r="49" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M49" s="102"/>
-[...2 lines deleted...]
-      <c r="P49" s="243"/>
+      <c r="M49" s="101"/>
+      <c r="N49" s="238"/>
+      <c r="O49" s="238"/>
+      <c r="P49" s="241"/>
     </row>
     <row r="50" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M50" s="102"/>
-[...2 lines deleted...]
-      <c r="P50" s="243"/>
+      <c r="M50" s="101"/>
+      <c r="N50" s="238"/>
+      <c r="O50" s="238"/>
+      <c r="P50" s="241"/>
     </row>
     <row r="51" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M51" s="102"/>
-[...2 lines deleted...]
-      <c r="P51" s="243"/>
+      <c r="M51" s="101"/>
+      <c r="N51" s="238"/>
+      <c r="O51" s="238"/>
+      <c r="P51" s="241"/>
     </row>
     <row r="52" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M52" s="102"/>
-      <c r="P52" s="243"/>
+      <c r="M52" s="101"/>
+      <c r="P52" s="241"/>
     </row>
     <row r="53" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M53" s="102"/>
-[...2 lines deleted...]
-      <c r="P53" s="243"/>
+      <c r="M53" s="101"/>
+      <c r="N53" s="101"/>
+      <c r="O53" s="101"/>
+      <c r="P53" s="241"/>
     </row>
     <row r="54" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M54" s="102"/>
-      <c r="P54" s="243"/>
+      <c r="M54" s="101"/>
+      <c r="P54" s="241"/>
     </row>
     <row r="55" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M55" s="102"/>
-[...2 lines deleted...]
-      <c r="P55" s="243"/>
+      <c r="M55" s="101"/>
+      <c r="N55" s="101"/>
+      <c r="O55" s="101"/>
+      <c r="P55" s="241"/>
     </row>
     <row r="56" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M56" s="102"/>
-      <c r="P56" s="243"/>
+      <c r="M56" s="101"/>
+      <c r="P56" s="241"/>
     </row>
     <row r="57" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M57" s="102"/>
-      <c r="P57" s="243"/>
+      <c r="M57" s="101"/>
+      <c r="P57" s="241"/>
     </row>
     <row r="58" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M58" s="102"/>
-[...2 lines deleted...]
-      <c r="P58" s="243"/>
+      <c r="M58" s="101"/>
+      <c r="N58" s="101"/>
+      <c r="O58" s="101"/>
+      <c r="P58" s="241"/>
     </row>
     <row r="59" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M59" s="102"/>
-[...2 lines deleted...]
-      <c r="P59" s="243"/>
+      <c r="M59" s="101"/>
+      <c r="N59" s="101"/>
+      <c r="O59" s="101"/>
+      <c r="P59" s="241"/>
     </row>
     <row r="60" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M60" s="102"/>
-[...2 lines deleted...]
-      <c r="P60" s="243"/>
+      <c r="M60" s="101"/>
+      <c r="N60" s="101"/>
+      <c r="O60" s="101"/>
+      <c r="P60" s="241"/>
     </row>
     <row r="61" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M61" s="102"/>
-[...1 lines deleted...]
-      <c r="P61" s="243"/>
+      <c r="M61" s="101"/>
+      <c r="N61" s="101"/>
+      <c r="P61" s="241"/>
     </row>
     <row r="62" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M62" s="142"/>
-[...2 lines deleted...]
-      <c r="P62" s="254"/>
+      <c r="M62" s="140"/>
+      <c r="N62" s="251"/>
+      <c r="O62" s="251"/>
+      <c r="P62" s="252"/>
     </row>
   </sheetData>
   <sheetProtection password="C694" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="76">
-    <mergeCell ref="D34:J34"/>
-[...3 lines deleted...]
-    <mergeCell ref="D38:J38"/>
+    <mergeCell ref="D21:J21"/>
+    <mergeCell ref="D22:J22"/>
     <mergeCell ref="D29:J29"/>
     <mergeCell ref="D30:J30"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="D32:J32"/>
     <mergeCell ref="D33:J33"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="D34:J34"/>
+    <mergeCell ref="D35:J35"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="D10:J10"/>
+    <mergeCell ref="D13:J13"/>
+    <mergeCell ref="D14:J14"/>
+    <mergeCell ref="D15:J15"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="D11:J11"/>
+    <mergeCell ref="D12:J12"/>
     <mergeCell ref="D23:J23"/>
     <mergeCell ref="D24:J24"/>
     <mergeCell ref="D25:J25"/>
     <mergeCell ref="D26:J26"/>
     <mergeCell ref="D27:J27"/>
     <mergeCell ref="D18:J18"/>
     <mergeCell ref="D19:J19"/>
     <mergeCell ref="D20:J20"/>
-    <mergeCell ref="D21:J21"/>
-[...8 lines deleted...]
-    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="D28:J28"/>
+    <mergeCell ref="D17:J17"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="L19:M19"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="L30:M30"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="L26:M26"/>
-    <mergeCell ref="L27:M27"/>
-[...2 lines deleted...]
-    <mergeCell ref="D17:J17"/>
     <mergeCell ref="D41:J41"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="D39:J39"/>
     <mergeCell ref="D40:J40"/>
-    <mergeCell ref="L21:M21"/>
-[...8 lines deleted...]
-    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="D38:J38"/>
+    <mergeCell ref="D36:J36"/>
+    <mergeCell ref="D37:J37"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="Q8:Q9"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="N6:O6"/>
     <mergeCell ref="D8:J9"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="O8:O9"/>
     <mergeCell ref="C7:H7"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
-  <conditionalFormatting sqref="C14:C16 K14:K16 N14:R16 U14:V16 X14:Y16 C18:C21 K18:K23 N18:R23 U18:V23 X18:Y23 C23 C26:C31 K26:K31 N26:R31 U26:V31 X26:Y31 C33:C36 K33:K38 N33:R38 U33:V38 X33:Y38 C38 C41 K41:L41 N41:Z41">
-    <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="equal">
+  <conditionalFormatting sqref="K10 Q13 K13:K16 C14:C16 N14:P16 R14:R16 U14:V16 X14:Y16 Q16 U17 C18:C21 K18:K23 N18:R23 U18:V23 X18:Y23 C23 C26:C31 K26:K31 N26:R31 U26:V31 X26:Y31 C33:C36 K33:K38 N33:R38 U33:V38 X33:Y38 C38 C41 K41:L41 N41:Z41">
+    <cfRule type="cellIs" dxfId="1" priority="4" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.15748031496062992" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Hoja7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="C1:AC62"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="N40" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="75" workbookViewId="0">
       <selection activeCell="N6" sqref="N6:O6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.90625" style="204" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="30" max="16384" width="11.453125" style="204"/>
+    <col min="1" max="1" width="5.81640625" style="202" customWidth="1"/>
+    <col min="2" max="2" width="2.7265625" style="202" customWidth="1"/>
+    <col min="3" max="3" width="5.453125" style="202" customWidth="1" collapsed="1"/>
+    <col min="4" max="4" width="6.26953125" style="202" customWidth="1"/>
+    <col min="5" max="5" width="5" style="202" customWidth="1"/>
+    <col min="6" max="6" width="7.81640625" style="202" customWidth="1"/>
+    <col min="7" max="7" width="6.26953125" style="202" customWidth="1"/>
+    <col min="8" max="10" width="4.1796875" style="202" customWidth="1"/>
+    <col min="11" max="11" width="10.26953125" style="202" customWidth="1"/>
+    <col min="12" max="12" width="7.54296875" style="202" customWidth="1"/>
+    <col min="13" max="13" width="3.26953125" style="202" customWidth="1" collapsed="1"/>
+    <col min="14" max="18" width="10.26953125" style="202" customWidth="1" collapsed="1"/>
+    <col min="19" max="20" width="10.26953125" style="202" customWidth="1"/>
+    <col min="21" max="22" width="10.26953125" style="202" customWidth="1" collapsed="1"/>
+    <col min="23" max="23" width="10.26953125" style="202" customWidth="1"/>
+    <col min="24" max="24" width="10.26953125" style="202" customWidth="1" collapsed="1"/>
+    <col min="25" max="25" width="10.26953125" style="202" customWidth="1"/>
+    <col min="26" max="26" width="14.453125" style="202" customWidth="1" collapsed="1"/>
+    <col min="27" max="27" width="2.7265625" style="202" customWidth="1"/>
+    <col min="28" max="28" width="11.453125" style="202"/>
+    <col min="29" max="29" width="10.1796875" style="202" customWidth="1"/>
+    <col min="30" max="16384" width="11.453125" style="202"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="O1" s="212"/>
-[...5 lines deleted...]
-      <c r="U1" s="212"/>
+      <c r="O1" s="210"/>
+      <c r="P1" s="210"/>
+      <c r="Q1" s="210"/>
+      <c r="R1" s="210"/>
+      <c r="S1" s="210"/>
+      <c r="T1" s="210"/>
+      <c r="U1" s="210"/>
     </row>
     <row r="2" spans="3:29" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="G2" s="475" t="s">
         <v>87</v>
       </c>
       <c r="H2" s="475"/>
       <c r="I2" s="475"/>
       <c r="J2" s="475"/>
       <c r="K2" s="475"/>
       <c r="L2" s="475"/>
       <c r="M2" s="475"/>
       <c r="N2" s="475"/>
       <c r="O2" s="475"/>
       <c r="P2" s="475"/>
       <c r="Q2" s="475"/>
       <c r="R2" s="475"/>
       <c r="S2" s="475"/>
       <c r="T2" s="475"/>
       <c r="U2" s="475"/>
       <c r="V2" s="475"/>
       <c r="W2" s="475"/>
       <c r="X2" s="475"/>
       <c r="Y2" s="475"/>
-      <c r="Z2" s="204" t="s">
+      <c r="Z2" s="202" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="3" spans="3:29" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="M3" s="212"/>
-[...7 lines deleted...]
-      <c r="U3" s="215"/>
+      <c r="M3" s="210"/>
+      <c r="N3" s="210"/>
+      <c r="O3" s="212"/>
+      <c r="P3" s="213"/>
+      <c r="Q3" s="213"/>
+      <c r="R3" s="213"/>
+      <c r="S3" s="213"/>
+      <c r="T3" s="213"/>
+      <c r="U3" s="213"/>
     </row>
     <row r="4" spans="3:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="H4" s="216" t="s">
+      <c r="H4" s="214" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="429">
         <f>ResumenLiquidacionGastos!F7</f>
         <v>0</v>
       </c>
       <c r="J4" s="430"/>
       <c r="K4" s="430"/>
       <c r="L4" s="430"/>
       <c r="M4" s="430"/>
       <c r="N4" s="430"/>
       <c r="O4" s="431"/>
     </row>
     <row r="5" spans="3:29" ht="9" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="E5" s="217"/>
-[...4 lines deleted...]
-      <c r="X5" s="219"/>
+      <c r="E5" s="215"/>
+      <c r="F5" s="215"/>
+      <c r="G5" s="215"/>
+      <c r="L5" s="216"/>
+      <c r="M5" s="216"/>
+      <c r="X5" s="217"/>
     </row>
     <row r="6" spans="3:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="G6" s="217"/>
-      <c r="H6" s="216" t="s">
+      <c r="G6" s="215"/>
+      <c r="H6" s="214" t="s">
         <v>37</v>
       </c>
-      <c r="I6" s="451"/>
-[...2 lines deleted...]
-      <c r="L6" s="460" t="s">
+      <c r="I6" s="448"/>
+      <c r="J6" s="456"/>
+      <c r="K6" s="449"/>
+      <c r="L6" s="457" t="s">
         <v>38</v>
       </c>
-      <c r="M6" s="460"/>
-[...1 lines deleted...]
-      <c r="O6" s="452"/>
+      <c r="M6" s="457"/>
+      <c r="N6" s="448"/>
+      <c r="O6" s="449"/>
       <c r="Q6" s="477"/>
       <c r="R6" s="477"/>
-      <c r="S6" s="256"/>
-      <c r="X6" s="219"/>
+      <c r="S6" s="254"/>
+      <c r="X6" s="217"/>
     </row>
     <row r="7" spans="3:29" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C7" s="220"/>
-[...22 lines deleted...]
-      <c r="Z7" s="223"/>
+      <c r="C7" s="218"/>
+      <c r="D7" s="218"/>
+      <c r="E7" s="218"/>
+      <c r="F7" s="218"/>
+      <c r="G7" s="218"/>
+      <c r="H7" s="218"/>
+      <c r="I7" s="218"/>
+      <c r="J7" s="219"/>
+      <c r="K7" s="220"/>
+      <c r="L7" s="220"/>
+      <c r="M7" s="220"/>
+      <c r="N7" s="220"/>
+      <c r="O7" s="220"/>
+      <c r="P7" s="221"/>
+      <c r="Q7" s="221"/>
+      <c r="R7" s="221"/>
+      <c r="S7" s="221"/>
+      <c r="T7" s="221"/>
+      <c r="U7" s="221"/>
+      <c r="V7" s="221"/>
+      <c r="W7" s="221"/>
+      <c r="X7" s="221"/>
+      <c r="Y7" s="221"/>
+      <c r="Z7" s="221"/>
     </row>
     <row r="8" spans="3:29" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C8" s="224"/>
-[...9 lines deleted...]
-      <c r="K8" s="225" t="s">
+      <c r="C8" s="222"/>
+      <c r="D8" s="450" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="451"/>
+      <c r="F8" s="451"/>
+      <c r="G8" s="451"/>
+      <c r="H8" s="451"/>
+      <c r="I8" s="451"/>
+      <c r="J8" s="452"/>
+      <c r="K8" s="223" t="s">
         <v>1</v>
       </c>
-      <c r="L8" s="465" t="s">
+      <c r="L8" s="462" t="s">
         <v>2</v>
       </c>
-      <c r="M8" s="466"/>
-      <c r="N8" s="448" t="s">
+      <c r="M8" s="463"/>
+      <c r="N8" s="445" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="448" t="s">
+      <c r="O8" s="445" t="s">
         <v>63</v>
       </c>
-      <c r="P8" s="448" t="s">
+      <c r="P8" s="445" t="s">
         <v>107</v>
       </c>
-      <c r="Q8" s="450" t="s">
+      <c r="Q8" s="447" t="s">
         <v>3</v>
       </c>
-      <c r="R8" s="225" t="s">
+      <c r="R8" s="223" t="s">
         <v>25</v>
       </c>
-      <c r="S8" s="225" t="s">
+      <c r="S8" s="223" t="s">
         <v>64</v>
       </c>
-      <c r="T8" s="225" t="s">
+      <c r="T8" s="223" t="s">
         <v>4</v>
       </c>
-      <c r="U8" s="225" t="s">
+      <c r="U8" s="223" t="s">
         <v>4</v>
       </c>
-      <c r="V8" s="226" t="s">
+      <c r="V8" s="224" t="s">
         <v>5</v>
       </c>
-      <c r="W8" s="225" t="s">
+      <c r="W8" s="223" t="s">
         <v>24</v>
       </c>
-      <c r="X8" s="225" t="s">
+      <c r="X8" s="223" t="s">
         <v>6</v>
       </c>
-      <c r="Y8" s="225"/>
-      <c r="Z8" s="227" t="s">
+      <c r="Y8" s="223"/>
+      <c r="Z8" s="225" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="3:29" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C9" s="228" t="s">
+      <c r="C9" s="226" t="s">
         <v>8</v>
       </c>
-      <c r="D9" s="456"/>
-[...6 lines deleted...]
-      <c r="K9" s="229" t="s">
+      <c r="D9" s="453"/>
+      <c r="E9" s="454"/>
+      <c r="F9" s="454"/>
+      <c r="G9" s="454"/>
+      <c r="H9" s="454"/>
+      <c r="I9" s="454"/>
+      <c r="J9" s="455"/>
+      <c r="K9" s="227" t="s">
         <v>23</v>
       </c>
       <c r="L9" s="487" t="s">
         <v>9</v>
       </c>
       <c r="M9" s="488"/>
-      <c r="N9" s="461"/>
-[...3 lines deleted...]
-      <c r="R9" s="229" t="s">
+      <c r="N9" s="458"/>
+      <c r="O9" s="458"/>
+      <c r="P9" s="446"/>
+      <c r="Q9" s="446"/>
+      <c r="R9" s="227" t="s">
         <v>54</v>
       </c>
-      <c r="S9" s="229" t="s">
+      <c r="S9" s="227" t="s">
         <v>65</v>
       </c>
-      <c r="T9" s="229" t="s">
+      <c r="T9" s="227" t="s">
         <v>21</v>
       </c>
-      <c r="U9" s="229" t="s">
+      <c r="U9" s="227" t="s">
         <v>22</v>
       </c>
-      <c r="V9" s="229" t="s">
+      <c r="V9" s="227" t="s">
         <v>10</v>
       </c>
-      <c r="W9" s="229" t="s">
+      <c r="W9" s="227" t="s">
         <v>11</v>
       </c>
-      <c r="X9" s="229" t="s">
+      <c r="X9" s="227" t="s">
         <v>12</v>
       </c>
-      <c r="Y9" s="229"/>
-      <c r="Z9" s="230" t="s">
+      <c r="Y9" s="227"/>
+      <c r="Z9" s="228" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C10" s="231">
+      <c r="C10" s="229">
         <v>1</v>
       </c>
-      <c r="D10" s="444"/>
-[...6 lines deleted...]
-      <c r="K10" s="78"/>
+      <c r="D10" s="472"/>
+      <c r="E10" s="473"/>
+      <c r="F10" s="473"/>
+      <c r="G10" s="473"/>
+      <c r="H10" s="473"/>
+      <c r="I10" s="473"/>
+      <c r="J10" s="474"/>
+      <c r="K10" s="77"/>
       <c r="L10" s="489" t="s">
         <v>49</v>
       </c>
       <c r="M10" s="489"/>
-      <c r="N10" s="78"/>
-[...11 lines deleted...]
-      <c r="Z10" s="211">
+      <c r="N10" s="77"/>
+      <c r="O10" s="77"/>
+      <c r="P10" s="77"/>
+      <c r="Q10" s="77"/>
+      <c r="R10" s="77"/>
+      <c r="S10" s="84"/>
+      <c r="T10" s="84"/>
+      <c r="U10" s="77"/>
+      <c r="V10" s="99"/>
+      <c r="W10" s="84"/>
+      <c r="X10" s="77"/>
+      <c r="Y10" s="85"/>
+      <c r="Z10" s="209">
         <f>SUM(K10:Y10)</f>
         <v>0</v>
       </c>
-      <c r="AC10" s="223"/>
+      <c r="AC10" s="221"/>
     </row>
     <row r="11" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C11" s="232">
+      <c r="C11" s="230">
         <v>2</v>
       </c>
-      <c r="D11" s="422"/>
-[...6 lines deleted...]
-      <c r="K11" s="79"/>
+      <c r="D11" s="408"/>
+      <c r="E11" s="409"/>
+      <c r="F11" s="409"/>
+      <c r="G11" s="409"/>
+      <c r="H11" s="409"/>
+      <c r="I11" s="409"/>
+      <c r="J11" s="410"/>
+      <c r="K11" s="78"/>
       <c r="L11" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="476"/>
-      <c r="N11" s="78"/>
-[...11 lines deleted...]
-      <c r="Z11" s="211">
+      <c r="N11" s="77"/>
+      <c r="O11" s="77"/>
+      <c r="P11" s="77"/>
+      <c r="Q11" s="77"/>
+      <c r="R11" s="77"/>
+      <c r="S11" s="84"/>
+      <c r="T11" s="84"/>
+      <c r="U11" s="77"/>
+      <c r="V11" s="99"/>
+      <c r="W11" s="84"/>
+      <c r="X11" s="77"/>
+      <c r="Y11" s="85"/>
+      <c r="Z11" s="209">
         <f t="shared" ref="Z11:Z40" si="0">SUM(K11:Y11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C12" s="233">
+      <c r="C12" s="231">
         <v>3</v>
       </c>
-      <c r="D12" s="422"/>
-[...6 lines deleted...]
-      <c r="K12" s="79"/>
+      <c r="D12" s="408"/>
+      <c r="E12" s="409"/>
+      <c r="F12" s="409"/>
+      <c r="G12" s="409"/>
+      <c r="H12" s="409"/>
+      <c r="I12" s="409"/>
+      <c r="J12" s="410"/>
+      <c r="K12" s="78"/>
       <c r="L12" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M12" s="476"/>
-      <c r="N12" s="78"/>
-[...11 lines deleted...]
-      <c r="Z12" s="211">
+      <c r="N12" s="77"/>
+      <c r="O12" s="77"/>
+      <c r="P12" s="77"/>
+      <c r="Q12" s="77"/>
+      <c r="R12" s="77"/>
+      <c r="S12" s="84"/>
+      <c r="T12" s="84"/>
+      <c r="U12" s="77"/>
+      <c r="V12" s="99"/>
+      <c r="W12" s="84"/>
+      <c r="X12" s="77"/>
+      <c r="Y12" s="85"/>
+      <c r="Z12" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C13" s="234">
+      <c r="C13" s="232">
         <v>4</v>
       </c>
-      <c r="D13" s="422"/>
-[...6 lines deleted...]
-      <c r="K13" s="80"/>
+      <c r="D13" s="408"/>
+      <c r="E13" s="409"/>
+      <c r="F13" s="409"/>
+      <c r="G13" s="409"/>
+      <c r="H13" s="409"/>
+      <c r="I13" s="409"/>
+      <c r="J13" s="410"/>
+      <c r="K13" s="79"/>
       <c r="L13" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M13" s="476"/>
-      <c r="N13" s="78"/>
-[...11 lines deleted...]
-      <c r="Z13" s="211">
+      <c r="N13" s="77"/>
+      <c r="O13" s="77"/>
+      <c r="P13" s="77"/>
+      <c r="Q13" s="77"/>
+      <c r="R13" s="77"/>
+      <c r="S13" s="84"/>
+      <c r="T13" s="84"/>
+      <c r="U13" s="77"/>
+      <c r="V13" s="99"/>
+      <c r="W13" s="84"/>
+      <c r="X13" s="77"/>
+      <c r="Y13" s="85"/>
+      <c r="Z13" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C14" s="232">
+      <c r="C14" s="230">
         <v>5</v>
       </c>
-      <c r="D14" s="422"/>
-[...6 lines deleted...]
-      <c r="K14" s="79"/>
+      <c r="D14" s="408"/>
+      <c r="E14" s="409"/>
+      <c r="F14" s="409"/>
+      <c r="G14" s="409"/>
+      <c r="H14" s="409"/>
+      <c r="I14" s="409"/>
+      <c r="J14" s="410"/>
+      <c r="K14" s="78"/>
       <c r="L14" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M14" s="476"/>
-      <c r="N14" s="78"/>
-[...11 lines deleted...]
-      <c r="Z14" s="211">
+      <c r="N14" s="77"/>
+      <c r="O14" s="77"/>
+      <c r="P14" s="77"/>
+      <c r="Q14" s="77"/>
+      <c r="R14" s="77"/>
+      <c r="S14" s="84"/>
+      <c r="T14" s="84"/>
+      <c r="U14" s="77"/>
+      <c r="V14" s="99"/>
+      <c r="W14" s="84"/>
+      <c r="X14" s="77"/>
+      <c r="Y14" s="85"/>
+      <c r="Z14" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="233">
+      <c r="C15" s="231">
         <v>6</v>
       </c>
-      <c r="D15" s="422"/>
-[...6 lines deleted...]
-      <c r="K15" s="81"/>
+      <c r="D15" s="408"/>
+      <c r="E15" s="409"/>
+      <c r="F15" s="409"/>
+      <c r="G15" s="409"/>
+      <c r="H15" s="409"/>
+      <c r="I15" s="409"/>
+      <c r="J15" s="410"/>
+      <c r="K15" s="80"/>
       <c r="L15" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M15" s="476"/>
-      <c r="N15" s="78"/>
-[...11 lines deleted...]
-      <c r="Z15" s="211">
+      <c r="N15" s="77"/>
+      <c r="O15" s="77"/>
+      <c r="P15" s="77"/>
+      <c r="Q15" s="77"/>
+      <c r="R15" s="77"/>
+      <c r="S15" s="84"/>
+      <c r="T15" s="84"/>
+      <c r="U15" s="77"/>
+      <c r="V15" s="99"/>
+      <c r="W15" s="84"/>
+      <c r="X15" s="77"/>
+      <c r="Y15" s="85"/>
+      <c r="Z15" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="3:29" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C16" s="232">
+      <c r="C16" s="230">
         <v>7</v>
       </c>
-      <c r="D16" s="422"/>
-[...6 lines deleted...]
-      <c r="K16" s="79"/>
+      <c r="D16" s="408"/>
+      <c r="E16" s="409"/>
+      <c r="F16" s="409"/>
+      <c r="G16" s="409"/>
+      <c r="H16" s="409"/>
+      <c r="I16" s="409"/>
+      <c r="J16" s="410"/>
+      <c r="K16" s="78"/>
       <c r="L16" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M16" s="476"/>
-      <c r="N16" s="78"/>
-[...11 lines deleted...]
-      <c r="Z16" s="211">
+      <c r="N16" s="77"/>
+      <c r="O16" s="77"/>
+      <c r="P16" s="77"/>
+      <c r="Q16" s="77"/>
+      <c r="R16" s="77"/>
+      <c r="S16" s="84"/>
+      <c r="T16" s="84"/>
+      <c r="U16" s="77"/>
+      <c r="V16" s="99"/>
+      <c r="W16" s="84"/>
+      <c r="X16" s="77"/>
+      <c r="Y16" s="85"/>
+      <c r="Z16" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C17" s="232">
+      <c r="C17" s="230">
         <v>8</v>
       </c>
-      <c r="D17" s="422"/>
-[...6 lines deleted...]
-      <c r="K17" s="82"/>
+      <c r="D17" s="408"/>
+      <c r="E17" s="409"/>
+      <c r="F17" s="409"/>
+      <c r="G17" s="409"/>
+      <c r="H17" s="409"/>
+      <c r="I17" s="409"/>
+      <c r="J17" s="410"/>
+      <c r="K17" s="81"/>
       <c r="L17" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M17" s="476"/>
-      <c r="N17" s="78"/>
-[...11 lines deleted...]
-      <c r="Z17" s="211">
+      <c r="N17" s="77"/>
+      <c r="O17" s="77"/>
+      <c r="P17" s="77"/>
+      <c r="Q17" s="77"/>
+      <c r="R17" s="77"/>
+      <c r="S17" s="84"/>
+      <c r="T17" s="84"/>
+      <c r="U17" s="77"/>
+      <c r="V17" s="99"/>
+      <c r="W17" s="84"/>
+      <c r="X17" s="77"/>
+      <c r="Y17" s="85"/>
+      <c r="Z17" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C18" s="233">
+      <c r="C18" s="231">
         <v>9</v>
       </c>
-      <c r="D18" s="422"/>
-[...6 lines deleted...]
-      <c r="K18" s="81"/>
+      <c r="D18" s="408"/>
+      <c r="E18" s="409"/>
+      <c r="F18" s="409"/>
+      <c r="G18" s="409"/>
+      <c r="H18" s="409"/>
+      <c r="I18" s="409"/>
+      <c r="J18" s="410"/>
+      <c r="K18" s="80"/>
       <c r="L18" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M18" s="476"/>
-      <c r="N18" s="78"/>
-[...11 lines deleted...]
-      <c r="Z18" s="211">
+      <c r="N18" s="77"/>
+      <c r="O18" s="77"/>
+      <c r="P18" s="77"/>
+      <c r="Q18" s="77"/>
+      <c r="R18" s="77"/>
+      <c r="S18" s="84"/>
+      <c r="T18" s="84"/>
+      <c r="U18" s="77"/>
+      <c r="V18" s="99"/>
+      <c r="W18" s="84"/>
+      <c r="X18" s="77"/>
+      <c r="Y18" s="85"/>
+      <c r="Z18" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="233">
+      <c r="C19" s="231">
         <v>10</v>
       </c>
-      <c r="D19" s="422"/>
-[...6 lines deleted...]
-      <c r="K19" s="81"/>
+      <c r="D19" s="408"/>
+      <c r="E19" s="409"/>
+      <c r="F19" s="409"/>
+      <c r="G19" s="409"/>
+      <c r="H19" s="409"/>
+      <c r="I19" s="409"/>
+      <c r="J19" s="410"/>
+      <c r="K19" s="80"/>
       <c r="L19" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M19" s="476"/>
-      <c r="N19" s="78"/>
-[...11 lines deleted...]
-      <c r="Z19" s="211">
+      <c r="N19" s="77"/>
+      <c r="O19" s="77"/>
+      <c r="P19" s="77"/>
+      <c r="Q19" s="77"/>
+      <c r="R19" s="77"/>
+      <c r="S19" s="84"/>
+      <c r="T19" s="84"/>
+      <c r="U19" s="77"/>
+      <c r="V19" s="99"/>
+      <c r="W19" s="84"/>
+      <c r="X19" s="77"/>
+      <c r="Y19" s="85"/>
+      <c r="Z19" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C20" s="232">
+      <c r="C20" s="230">
         <v>11</v>
       </c>
-      <c r="D20" s="422"/>
-[...6 lines deleted...]
-      <c r="K20" s="79"/>
+      <c r="D20" s="408"/>
+      <c r="E20" s="409"/>
+      <c r="F20" s="409"/>
+      <c r="G20" s="409"/>
+      <c r="H20" s="409"/>
+      <c r="I20" s="409"/>
+      <c r="J20" s="410"/>
+      <c r="K20" s="78"/>
       <c r="L20" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M20" s="476"/>
-      <c r="N20" s="78"/>
-[...11 lines deleted...]
-      <c r="Z20" s="211">
+      <c r="N20" s="77"/>
+      <c r="O20" s="77"/>
+      <c r="P20" s="77"/>
+      <c r="Q20" s="77"/>
+      <c r="R20" s="77"/>
+      <c r="S20" s="84"/>
+      <c r="T20" s="84"/>
+      <c r="U20" s="77"/>
+      <c r="V20" s="99"/>
+      <c r="W20" s="84"/>
+      <c r="X20" s="77"/>
+      <c r="Y20" s="85"/>
+      <c r="Z20" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C21" s="233">
+      <c r="C21" s="231">
         <v>12</v>
       </c>
-      <c r="D21" s="422"/>
-[...6 lines deleted...]
-      <c r="K21" s="81"/>
+      <c r="D21" s="408"/>
+      <c r="E21" s="409"/>
+      <c r="F21" s="409"/>
+      <c r="G21" s="409"/>
+      <c r="H21" s="409"/>
+      <c r="I21" s="409"/>
+      <c r="J21" s="410"/>
+      <c r="K21" s="80"/>
       <c r="L21" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M21" s="476"/>
-      <c r="N21" s="78"/>
-[...11 lines deleted...]
-      <c r="Z21" s="211">
+      <c r="N21" s="77"/>
+      <c r="O21" s="77"/>
+      <c r="P21" s="77"/>
+      <c r="Q21" s="77"/>
+      <c r="R21" s="77"/>
+      <c r="S21" s="84"/>
+      <c r="T21" s="84"/>
+      <c r="U21" s="77"/>
+      <c r="V21" s="99"/>
+      <c r="W21" s="84"/>
+      <c r="X21" s="77"/>
+      <c r="Y21" s="85"/>
+      <c r="Z21" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C22" s="232">
+      <c r="C22" s="230">
         <v>13</v>
       </c>
-      <c r="D22" s="422"/>
-[...6 lines deleted...]
-      <c r="K22" s="82"/>
+      <c r="D22" s="408"/>
+      <c r="E22" s="409"/>
+      <c r="F22" s="409"/>
+      <c r="G22" s="409"/>
+      <c r="H22" s="409"/>
+      <c r="I22" s="409"/>
+      <c r="J22" s="410"/>
+      <c r="K22" s="81"/>
       <c r="L22" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M22" s="476"/>
-      <c r="N22" s="78"/>
-[...11 lines deleted...]
-      <c r="Z22" s="211">
+      <c r="N22" s="77"/>
+      <c r="O22" s="77"/>
+      <c r="P22" s="77"/>
+      <c r="Q22" s="77"/>
+      <c r="R22" s="77"/>
+      <c r="S22" s="84"/>
+      <c r="T22" s="84"/>
+      <c r="U22" s="77"/>
+      <c r="V22" s="99"/>
+      <c r="W22" s="84"/>
+      <c r="X22" s="77"/>
+      <c r="Y22" s="85"/>
+      <c r="Z22" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="233">
+      <c r="C23" s="231">
         <v>14</v>
       </c>
-      <c r="D23" s="422"/>
-[...6 lines deleted...]
-      <c r="K23" s="83"/>
+      <c r="D23" s="408"/>
+      <c r="E23" s="409"/>
+      <c r="F23" s="409"/>
+      <c r="G23" s="409"/>
+      <c r="H23" s="409"/>
+      <c r="I23" s="409"/>
+      <c r="J23" s="410"/>
+      <c r="K23" s="82"/>
       <c r="L23" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M23" s="476"/>
-      <c r="N23" s="78"/>
-[...11 lines deleted...]
-      <c r="Z23" s="211">
+      <c r="N23" s="77"/>
+      <c r="O23" s="77"/>
+      <c r="P23" s="77"/>
+      <c r="Q23" s="77"/>
+      <c r="R23" s="77"/>
+      <c r="S23" s="84"/>
+      <c r="T23" s="84"/>
+      <c r="U23" s="77"/>
+      <c r="V23" s="99"/>
+      <c r="W23" s="84"/>
+      <c r="X23" s="77"/>
+      <c r="Y23" s="85"/>
+      <c r="Z23" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C24" s="233">
+      <c r="C24" s="231">
         <v>15</v>
       </c>
-      <c r="D24" s="422"/>
-[...6 lines deleted...]
-      <c r="K24" s="81"/>
+      <c r="D24" s="408"/>
+      <c r="E24" s="409"/>
+      <c r="F24" s="409"/>
+      <c r="G24" s="409"/>
+      <c r="H24" s="409"/>
+      <c r="I24" s="409"/>
+      <c r="J24" s="410"/>
+      <c r="K24" s="80"/>
       <c r="L24" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M24" s="476"/>
-      <c r="N24" s="78"/>
-[...11 lines deleted...]
-      <c r="Z24" s="211">
+      <c r="N24" s="77"/>
+      <c r="O24" s="77"/>
+      <c r="P24" s="77"/>
+      <c r="Q24" s="77"/>
+      <c r="R24" s="77"/>
+      <c r="S24" s="84"/>
+      <c r="T24" s="84"/>
+      <c r="U24" s="77"/>
+      <c r="V24" s="99"/>
+      <c r="W24" s="84"/>
+      <c r="X24" s="77"/>
+      <c r="Y24" s="85"/>
+      <c r="Z24" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C25" s="232">
+      <c r="C25" s="230">
         <v>16</v>
       </c>
-      <c r="D25" s="422"/>
-[...6 lines deleted...]
-      <c r="K25" s="79"/>
+      <c r="D25" s="408"/>
+      <c r="E25" s="409"/>
+      <c r="F25" s="409"/>
+      <c r="G25" s="409"/>
+      <c r="H25" s="409"/>
+      <c r="I25" s="409"/>
+      <c r="J25" s="410"/>
+      <c r="K25" s="78"/>
       <c r="L25" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M25" s="476"/>
-      <c r="N25" s="78"/>
-[...11 lines deleted...]
-      <c r="Z25" s="211">
+      <c r="N25" s="77"/>
+      <c r="O25" s="77"/>
+      <c r="P25" s="77"/>
+      <c r="Q25" s="77"/>
+      <c r="R25" s="77"/>
+      <c r="S25" s="84"/>
+      <c r="T25" s="84"/>
+      <c r="U25" s="77"/>
+      <c r="V25" s="99"/>
+      <c r="W25" s="84"/>
+      <c r="X25" s="77"/>
+      <c r="Y25" s="85"/>
+      <c r="Z25" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C26" s="232">
+      <c r="C26" s="230">
         <v>17</v>
       </c>
-      <c r="D26" s="422"/>
-[...6 lines deleted...]
-      <c r="K26" s="79"/>
+      <c r="D26" s="408"/>
+      <c r="E26" s="409"/>
+      <c r="F26" s="409"/>
+      <c r="G26" s="409"/>
+      <c r="H26" s="409"/>
+      <c r="I26" s="409"/>
+      <c r="J26" s="410"/>
+      <c r="K26" s="78"/>
       <c r="L26" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M26" s="476"/>
-      <c r="N26" s="78"/>
-[...11 lines deleted...]
-      <c r="Z26" s="211">
+      <c r="N26" s="77"/>
+      <c r="O26" s="77"/>
+      <c r="P26" s="77"/>
+      <c r="Q26" s="77"/>
+      <c r="R26" s="77"/>
+      <c r="S26" s="84"/>
+      <c r="T26" s="84"/>
+      <c r="U26" s="77"/>
+      <c r="V26" s="99"/>
+      <c r="W26" s="84"/>
+      <c r="X26" s="77"/>
+      <c r="Y26" s="85"/>
+      <c r="Z26" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="232">
+      <c r="C27" s="230">
         <v>18</v>
       </c>
-      <c r="D27" s="422"/>
-[...6 lines deleted...]
-      <c r="K27" s="82"/>
+      <c r="D27" s="408"/>
+      <c r="E27" s="409"/>
+      <c r="F27" s="409"/>
+      <c r="G27" s="409"/>
+      <c r="H27" s="409"/>
+      <c r="I27" s="409"/>
+      <c r="J27" s="410"/>
+      <c r="K27" s="81"/>
       <c r="L27" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M27" s="476"/>
-      <c r="N27" s="78"/>
-[...11 lines deleted...]
-      <c r="Z27" s="211">
+      <c r="N27" s="77"/>
+      <c r="O27" s="77"/>
+      <c r="P27" s="77"/>
+      <c r="Q27" s="77"/>
+      <c r="R27" s="77"/>
+      <c r="S27" s="84"/>
+      <c r="T27" s="84"/>
+      <c r="U27" s="77"/>
+      <c r="V27" s="99"/>
+      <c r="W27" s="84"/>
+      <c r="X27" s="77"/>
+      <c r="Y27" s="85"/>
+      <c r="Z27" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C28" s="232">
+      <c r="C28" s="230">
         <v>19</v>
       </c>
-      <c r="D28" s="422"/>
-[...6 lines deleted...]
-      <c r="K28" s="82"/>
+      <c r="D28" s="408"/>
+      <c r="E28" s="409"/>
+      <c r="F28" s="409"/>
+      <c r="G28" s="409"/>
+      <c r="H28" s="409"/>
+      <c r="I28" s="409"/>
+      <c r="J28" s="410"/>
+      <c r="K28" s="81"/>
       <c r="L28" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M28" s="476"/>
-      <c r="N28" s="78"/>
-[...11 lines deleted...]
-      <c r="Z28" s="211">
+      <c r="N28" s="77"/>
+      <c r="O28" s="77"/>
+      <c r="P28" s="77"/>
+      <c r="Q28" s="77"/>
+      <c r="R28" s="77"/>
+      <c r="S28" s="84"/>
+      <c r="T28" s="84"/>
+      <c r="U28" s="77"/>
+      <c r="V28" s="99"/>
+      <c r="W28" s="84"/>
+      <c r="X28" s="77"/>
+      <c r="Y28" s="85"/>
+      <c r="Z28" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C29" s="235">
+      <c r="C29" s="233">
         <v>20</v>
       </c>
-      <c r="D29" s="422"/>
-[...6 lines deleted...]
-      <c r="K29" s="79"/>
+      <c r="D29" s="408"/>
+      <c r="E29" s="409"/>
+      <c r="F29" s="409"/>
+      <c r="G29" s="409"/>
+      <c r="H29" s="409"/>
+      <c r="I29" s="409"/>
+      <c r="J29" s="410"/>
+      <c r="K29" s="78"/>
       <c r="L29" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M29" s="476"/>
-      <c r="N29" s="78"/>
-[...11 lines deleted...]
-      <c r="Z29" s="211">
+      <c r="N29" s="77"/>
+      <c r="O29" s="77"/>
+      <c r="P29" s="77"/>
+      <c r="Q29" s="77"/>
+      <c r="R29" s="77"/>
+      <c r="S29" s="84"/>
+      <c r="T29" s="84"/>
+      <c r="U29" s="77"/>
+      <c r="V29" s="99"/>
+      <c r="W29" s="84"/>
+      <c r="X29" s="77"/>
+      <c r="Y29" s="85"/>
+      <c r="Z29" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C30" s="233">
+      <c r="C30" s="231">
         <v>21</v>
       </c>
-      <c r="D30" s="422"/>
-[...6 lines deleted...]
-      <c r="K30" s="79"/>
+      <c r="D30" s="408"/>
+      <c r="E30" s="409"/>
+      <c r="F30" s="409"/>
+      <c r="G30" s="409"/>
+      <c r="H30" s="409"/>
+      <c r="I30" s="409"/>
+      <c r="J30" s="410"/>
+      <c r="K30" s="78"/>
       <c r="L30" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M30" s="476"/>
-      <c r="N30" s="78"/>
-[...11 lines deleted...]
-      <c r="Z30" s="211">
+      <c r="N30" s="77"/>
+      <c r="O30" s="77"/>
+      <c r="P30" s="77"/>
+      <c r="Q30" s="77"/>
+      <c r="R30" s="77"/>
+      <c r="S30" s="84"/>
+      <c r="T30" s="84"/>
+      <c r="U30" s="77"/>
+      <c r="V30" s="99"/>
+      <c r="W30" s="84"/>
+      <c r="X30" s="77"/>
+      <c r="Y30" s="85"/>
+      <c r="Z30" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C31" s="232">
+      <c r="C31" s="230">
         <v>22</v>
       </c>
-      <c r="D31" s="422"/>
-[...6 lines deleted...]
-      <c r="K31" s="79"/>
+      <c r="D31" s="408"/>
+      <c r="E31" s="409"/>
+      <c r="F31" s="409"/>
+      <c r="G31" s="409"/>
+      <c r="H31" s="409"/>
+      <c r="I31" s="409"/>
+      <c r="J31" s="410"/>
+      <c r="K31" s="78"/>
       <c r="L31" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M31" s="476"/>
-      <c r="N31" s="78"/>
-[...11 lines deleted...]
-      <c r="Z31" s="211">
+      <c r="N31" s="77"/>
+      <c r="O31" s="77"/>
+      <c r="P31" s="77"/>
+      <c r="Q31" s="77"/>
+      <c r="R31" s="77"/>
+      <c r="S31" s="84"/>
+      <c r="T31" s="84"/>
+      <c r="U31" s="77"/>
+      <c r="V31" s="99"/>
+      <c r="W31" s="84"/>
+      <c r="X31" s="77"/>
+      <c r="Y31" s="85"/>
+      <c r="Z31" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C32" s="232">
+      <c r="C32" s="230">
         <v>23</v>
       </c>
-      <c r="D32" s="422"/>
-[...6 lines deleted...]
-      <c r="K32" s="82"/>
+      <c r="D32" s="408"/>
+      <c r="E32" s="409"/>
+      <c r="F32" s="409"/>
+      <c r="G32" s="409"/>
+      <c r="H32" s="409"/>
+      <c r="I32" s="409"/>
+      <c r="J32" s="410"/>
+      <c r="K32" s="81"/>
       <c r="L32" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M32" s="476"/>
-      <c r="N32" s="78"/>
-[...11 lines deleted...]
-      <c r="Z32" s="211">
+      <c r="N32" s="77"/>
+      <c r="O32" s="77"/>
+      <c r="P32" s="77"/>
+      <c r="Q32" s="77"/>
+      <c r="R32" s="77"/>
+      <c r="S32" s="84"/>
+      <c r="T32" s="84"/>
+      <c r="U32" s="77"/>
+      <c r="V32" s="99"/>
+      <c r="W32" s="84"/>
+      <c r="X32" s="77"/>
+      <c r="Y32" s="85"/>
+      <c r="Z32" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C33" s="233">
+      <c r="C33" s="231">
         <v>24</v>
       </c>
-      <c r="D33" s="422"/>
-[...6 lines deleted...]
-      <c r="K33" s="81"/>
+      <c r="D33" s="408"/>
+      <c r="E33" s="409"/>
+      <c r="F33" s="409"/>
+      <c r="G33" s="409"/>
+      <c r="H33" s="409"/>
+      <c r="I33" s="409"/>
+      <c r="J33" s="410"/>
+      <c r="K33" s="80"/>
       <c r="L33" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M33" s="476"/>
-      <c r="N33" s="78"/>
-[...11 lines deleted...]
-      <c r="Z33" s="211">
+      <c r="N33" s="77"/>
+      <c r="O33" s="77"/>
+      <c r="P33" s="77"/>
+      <c r="Q33" s="77"/>
+      <c r="R33" s="77"/>
+      <c r="S33" s="84"/>
+      <c r="T33" s="84"/>
+      <c r="U33" s="77"/>
+      <c r="V33" s="99"/>
+      <c r="W33" s="84"/>
+      <c r="X33" s="77"/>
+      <c r="Y33" s="85"/>
+      <c r="Z33" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C34" s="233">
+      <c r="C34" s="231">
         <v>25</v>
       </c>
-      <c r="D34" s="422"/>
-[...6 lines deleted...]
-      <c r="K34" s="81"/>
+      <c r="D34" s="408"/>
+      <c r="E34" s="409"/>
+      <c r="F34" s="409"/>
+      <c r="G34" s="409"/>
+      <c r="H34" s="409"/>
+      <c r="I34" s="409"/>
+      <c r="J34" s="410"/>
+      <c r="K34" s="80"/>
       <c r="L34" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M34" s="476"/>
-      <c r="N34" s="78"/>
-[...11 lines deleted...]
-      <c r="Z34" s="211">
+      <c r="N34" s="77"/>
+      <c r="O34" s="77"/>
+      <c r="P34" s="77"/>
+      <c r="Q34" s="77"/>
+      <c r="R34" s="77"/>
+      <c r="S34" s="84"/>
+      <c r="T34" s="84"/>
+      <c r="U34" s="77"/>
+      <c r="V34" s="99"/>
+      <c r="W34" s="84"/>
+      <c r="X34" s="77"/>
+      <c r="Y34" s="85"/>
+      <c r="Z34" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C35" s="232">
+      <c r="C35" s="230">
         <v>26</v>
       </c>
-      <c r="D35" s="422"/>
-[...6 lines deleted...]
-      <c r="K35" s="79"/>
+      <c r="D35" s="408"/>
+      <c r="E35" s="409"/>
+      <c r="F35" s="409"/>
+      <c r="G35" s="409"/>
+      <c r="H35" s="409"/>
+      <c r="I35" s="409"/>
+      <c r="J35" s="410"/>
+      <c r="K35" s="78"/>
       <c r="L35" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M35" s="476"/>
-      <c r="N35" s="78"/>
-[...11 lines deleted...]
-      <c r="Z35" s="211">
+      <c r="N35" s="77"/>
+      <c r="O35" s="77"/>
+      <c r="P35" s="77"/>
+      <c r="Q35" s="77"/>
+      <c r="R35" s="77"/>
+      <c r="S35" s="84"/>
+      <c r="T35" s="84"/>
+      <c r="U35" s="77"/>
+      <c r="V35" s="99"/>
+      <c r="W35" s="84"/>
+      <c r="X35" s="77"/>
+      <c r="Y35" s="85"/>
+      <c r="Z35" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C36" s="232">
+      <c r="C36" s="230">
         <v>27</v>
       </c>
-      <c r="D36" s="422"/>
-[...6 lines deleted...]
-      <c r="K36" s="79"/>
+      <c r="D36" s="408"/>
+      <c r="E36" s="409"/>
+      <c r="F36" s="409"/>
+      <c r="G36" s="409"/>
+      <c r="H36" s="409"/>
+      <c r="I36" s="409"/>
+      <c r="J36" s="410"/>
+      <c r="K36" s="78"/>
       <c r="L36" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M36" s="476"/>
-      <c r="N36" s="78"/>
-[...11 lines deleted...]
-      <c r="Z36" s="211">
+      <c r="N36" s="77"/>
+      <c r="O36" s="77"/>
+      <c r="P36" s="77"/>
+      <c r="Q36" s="77"/>
+      <c r="R36" s="77"/>
+      <c r="S36" s="84"/>
+      <c r="T36" s="84"/>
+      <c r="U36" s="77"/>
+      <c r="V36" s="99"/>
+      <c r="W36" s="84"/>
+      <c r="X36" s="77"/>
+      <c r="Y36" s="85"/>
+      <c r="Z36" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C37" s="232">
+      <c r="C37" s="230">
         <v>28</v>
       </c>
-      <c r="D37" s="422"/>
-[...6 lines deleted...]
-      <c r="K37" s="82"/>
+      <c r="D37" s="408"/>
+      <c r="E37" s="409"/>
+      <c r="F37" s="409"/>
+      <c r="G37" s="409"/>
+      <c r="H37" s="409"/>
+      <c r="I37" s="409"/>
+      <c r="J37" s="410"/>
+      <c r="K37" s="81"/>
       <c r="L37" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M37" s="476"/>
-      <c r="N37" s="78"/>
-[...11 lines deleted...]
-      <c r="Z37" s="211">
+      <c r="N37" s="77"/>
+      <c r="O37" s="77"/>
+      <c r="P37" s="77"/>
+      <c r="Q37" s="77"/>
+      <c r="R37" s="77"/>
+      <c r="S37" s="84"/>
+      <c r="T37" s="84"/>
+      <c r="U37" s="77"/>
+      <c r="V37" s="99"/>
+      <c r="W37" s="84"/>
+      <c r="X37" s="77"/>
+      <c r="Y37" s="85"/>
+      <c r="Z37" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C38" s="233">
+      <c r="C38" s="231">
         <v>29</v>
       </c>
-      <c r="D38" s="422"/>
-[...6 lines deleted...]
-      <c r="K38" s="83"/>
+      <c r="D38" s="408"/>
+      <c r="E38" s="409"/>
+      <c r="F38" s="409"/>
+      <c r="G38" s="409"/>
+      <c r="H38" s="409"/>
+      <c r="I38" s="409"/>
+      <c r="J38" s="410"/>
+      <c r="K38" s="82"/>
       <c r="L38" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M38" s="476"/>
-      <c r="N38" s="78"/>
-[...11 lines deleted...]
-      <c r="Z38" s="211">
+      <c r="N38" s="77"/>
+      <c r="O38" s="77"/>
+      <c r="P38" s="77"/>
+      <c r="Q38" s="77"/>
+      <c r="R38" s="77"/>
+      <c r="S38" s="84"/>
+      <c r="T38" s="84"/>
+      <c r="U38" s="77"/>
+      <c r="V38" s="99"/>
+      <c r="W38" s="84"/>
+      <c r="X38" s="77"/>
+      <c r="Y38" s="85"/>
+      <c r="Z38" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C39" s="233">
+      <c r="C39" s="231">
         <v>30</v>
       </c>
-      <c r="D39" s="422"/>
-[...6 lines deleted...]
-      <c r="K39" s="81"/>
+      <c r="D39" s="408"/>
+      <c r="E39" s="409"/>
+      <c r="F39" s="409"/>
+      <c r="G39" s="409"/>
+      <c r="H39" s="409"/>
+      <c r="I39" s="409"/>
+      <c r="J39" s="410"/>
+      <c r="K39" s="80"/>
       <c r="L39" s="476" t="s">
         <v>49</v>
       </c>
       <c r="M39" s="476"/>
-      <c r="N39" s="78"/>
-[...11 lines deleted...]
-      <c r="Z39" s="211">
+      <c r="N39" s="77"/>
+      <c r="O39" s="77"/>
+      <c r="P39" s="77"/>
+      <c r="Q39" s="77"/>
+      <c r="R39" s="77"/>
+      <c r="S39" s="84"/>
+      <c r="T39" s="84"/>
+      <c r="U39" s="77"/>
+      <c r="V39" s="99"/>
+      <c r="W39" s="84"/>
+      <c r="X39" s="77"/>
+      <c r="Y39" s="85"/>
+      <c r="Z39" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="3:26" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C40" s="236">
+      <c r="C40" s="234">
         <v>31</v>
       </c>
-      <c r="D40" s="422"/>
-[...6 lines deleted...]
-      <c r="K40" s="84"/>
+      <c r="D40" s="408"/>
+      <c r="E40" s="409"/>
+      <c r="F40" s="409"/>
+      <c r="G40" s="409"/>
+      <c r="H40" s="409"/>
+      <c r="I40" s="409"/>
+      <c r="J40" s="410"/>
+      <c r="K40" s="83"/>
       <c r="L40" s="490" t="s">
         <v>49</v>
       </c>
       <c r="M40" s="490"/>
-      <c r="N40" s="78"/>
-[...11 lines deleted...]
-      <c r="Z40" s="211">
+      <c r="N40" s="77"/>
+      <c r="O40" s="77"/>
+      <c r="P40" s="77"/>
+      <c r="Q40" s="77"/>
+      <c r="R40" s="77"/>
+      <c r="S40" s="84"/>
+      <c r="T40" s="84"/>
+      <c r="U40" s="77"/>
+      <c r="V40" s="99"/>
+      <c r="W40" s="84"/>
+      <c r="X40" s="77"/>
+      <c r="Y40" s="85"/>
+      <c r="Z40" s="209">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="3:26" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C41" s="237"/>
-      <c r="D41" s="409" t="s">
+      <c r="C41" s="235"/>
+      <c r="D41" s="412" t="s">
         <v>13</v>
       </c>
-      <c r="E41" s="410"/>
-[...5 lines deleted...]
-      <c r="K41" s="238">
+      <c r="E41" s="413"/>
+      <c r="F41" s="413"/>
+      <c r="G41" s="413"/>
+      <c r="H41" s="413"/>
+      <c r="I41" s="413"/>
+      <c r="J41" s="414"/>
+      <c r="K41" s="236">
         <f>SUM(K10:K40)</f>
         <v>0</v>
       </c>
       <c r="L41" s="491">
         <f>SUM(L10:L40)</f>
         <v>0</v>
       </c>
       <c r="M41" s="492"/>
-      <c r="N41" s="255">
+      <c r="N41" s="253">
         <f t="shared" ref="N41:Z41" si="1">SUM(N10:N40)</f>
         <v>0</v>
       </c>
-      <c r="O41" s="255">
+      <c r="O41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P41" s="255">
+      <c r="P41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Q41" s="255">
+      <c r="Q41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="R41" s="255">
+      <c r="R41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="S41" s="255">
+      <c r="S41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T41" s="255">
+      <c r="T41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U41" s="255">
+      <c r="U41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="V41" s="255">
+      <c r="V41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W41" s="255">
+      <c r="W41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="X41" s="255">
+      <c r="X41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Y41" s="255">
+      <c r="Y41" s="253">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Z41" s="207">
+      <c r="Z41" s="205">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="3:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C42" s="239"/>
-[...11 lines deleted...]
-      <c r="O42" s="242"/>
+      <c r="C42" s="237"/>
+      <c r="D42" s="237"/>
+      <c r="E42" s="237"/>
+      <c r="F42" s="237"/>
+      <c r="G42" s="237"/>
+      <c r="H42" s="237"/>
+      <c r="I42" s="237"/>
+      <c r="J42" s="238"/>
+      <c r="K42" s="238"/>
+      <c r="L42" s="238"/>
+      <c r="M42" s="239"/>
+      <c r="N42" s="240"/>
+      <c r="O42" s="240"/>
     </row>
     <row r="43" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J43" s="146"/>
-[...4 lines deleted...]
-      <c r="U43" s="244" t="s">
+      <c r="J43" s="144"/>
+      <c r="M43" s="101"/>
+      <c r="N43" s="238"/>
+      <c r="O43" s="238"/>
+      <c r="P43" s="241"/>
+      <c r="U43" s="242" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J44" s="146"/>
-[...3 lines deleted...]
-      <c r="P44" s="243"/>
+      <c r="J44" s="144"/>
+      <c r="M44" s="101"/>
+      <c r="N44" s="238"/>
+      <c r="O44" s="238"/>
+      <c r="P44" s="241"/>
       <c r="U44" s="478"/>
       <c r="V44" s="479"/>
       <c r="W44" s="479"/>
       <c r="X44" s="480"/>
     </row>
     <row r="45" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J45" s="146"/>
-[...3 lines deleted...]
-      <c r="P45" s="243"/>
+      <c r="J45" s="144"/>
+      <c r="M45" s="101"/>
+      <c r="N45" s="238"/>
+      <c r="O45" s="238"/>
+      <c r="P45" s="241"/>
       <c r="U45" s="481"/>
       <c r="V45" s="482"/>
       <c r="W45" s="482"/>
       <c r="X45" s="483"/>
     </row>
     <row r="46" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J46" s="146"/>
-[...3 lines deleted...]
-      <c r="P46" s="243"/>
+      <c r="J46" s="144"/>
+      <c r="M46" s="101"/>
+      <c r="N46" s="238"/>
+      <c r="O46" s="238"/>
+      <c r="P46" s="241"/>
       <c r="U46" s="481"/>
       <c r="V46" s="482"/>
       <c r="W46" s="482"/>
       <c r="X46" s="483"/>
     </row>
     <row r="47" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J47" s="146"/>
-[...3 lines deleted...]
-      <c r="P47" s="243"/>
+      <c r="J47" s="144"/>
+      <c r="M47" s="101"/>
+      <c r="N47" s="238"/>
+      <c r="O47" s="238"/>
+      <c r="P47" s="241"/>
       <c r="U47" s="484"/>
       <c r="V47" s="485"/>
       <c r="W47" s="485"/>
       <c r="X47" s="486"/>
     </row>
     <row r="48" spans="3:26" ht="13" x14ac:dyDescent="0.3">
-      <c r="J48" s="146"/>
-[...3 lines deleted...]
-      <c r="P48" s="243"/>
+      <c r="J48" s="144"/>
+      <c r="M48" s="101"/>
+      <c r="N48" s="238"/>
+      <c r="O48" s="238"/>
+      <c r="P48" s="241"/>
     </row>
     <row r="49" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M49" s="102"/>
-[...2 lines deleted...]
-      <c r="P49" s="243"/>
+      <c r="M49" s="101"/>
+      <c r="N49" s="238"/>
+      <c r="O49" s="238"/>
+      <c r="P49" s="241"/>
     </row>
     <row r="50" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M50" s="102"/>
-[...2 lines deleted...]
-      <c r="P50" s="243"/>
+      <c r="M50" s="101"/>
+      <c r="N50" s="238"/>
+      <c r="O50" s="238"/>
+      <c r="P50" s="241"/>
     </row>
     <row r="51" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M51" s="102"/>
-[...2 lines deleted...]
-      <c r="P51" s="243"/>
+      <c r="M51" s="101"/>
+      <c r="N51" s="238"/>
+      <c r="O51" s="238"/>
+      <c r="P51" s="241"/>
     </row>
     <row r="52" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M52" s="102"/>
-      <c r="P52" s="243"/>
+      <c r="M52" s="101"/>
+      <c r="P52" s="241"/>
     </row>
     <row r="53" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M53" s="102"/>
-[...2 lines deleted...]
-      <c r="P53" s="243"/>
+      <c r="M53" s="101"/>
+      <c r="N53" s="101"/>
+      <c r="O53" s="101"/>
+      <c r="P53" s="241"/>
     </row>
     <row r="54" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M54" s="102"/>
-      <c r="P54" s="243"/>
+      <c r="M54" s="101"/>
+      <c r="P54" s="241"/>
     </row>
     <row r="55" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M55" s="102"/>
-[...2 lines deleted...]
-      <c r="P55" s="243"/>
+      <c r="M55" s="101"/>
+      <c r="N55" s="101"/>
+      <c r="O55" s="101"/>
+      <c r="P55" s="241"/>
     </row>
     <row r="56" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M56" s="102"/>
-      <c r="P56" s="243"/>
+      <c r="M56" s="101"/>
+      <c r="P56" s="241"/>
     </row>
     <row r="57" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M57" s="102"/>
-      <c r="P57" s="243"/>
+      <c r="M57" s="101"/>
+      <c r="P57" s="241"/>
     </row>
     <row r="58" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M58" s="102"/>
-[...2 lines deleted...]
-      <c r="P58" s="243"/>
+      <c r="M58" s="101"/>
+      <c r="N58" s="101"/>
+      <c r="O58" s="101"/>
+      <c r="P58" s="241"/>
     </row>
     <row r="59" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M59" s="102"/>
-[...2 lines deleted...]
-      <c r="P59" s="243"/>
+      <c r="M59" s="101"/>
+      <c r="N59" s="101"/>
+      <c r="O59" s="101"/>
+      <c r="P59" s="241"/>
     </row>
     <row r="60" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M60" s="102"/>
-[...2 lines deleted...]
-      <c r="P60" s="243"/>
+      <c r="M60" s="101"/>
+      <c r="N60" s="101"/>
+      <c r="O60" s="101"/>
+      <c r="P60" s="241"/>
     </row>
     <row r="61" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M61" s="102"/>
-[...1 lines deleted...]
-      <c r="P61" s="243"/>
+      <c r="M61" s="101"/>
+      <c r="N61" s="101"/>
+      <c r="P61" s="241"/>
     </row>
     <row r="62" spans="13:16" ht="13" x14ac:dyDescent="0.3">
-      <c r="M62" s="142"/>
-[...2 lines deleted...]
-      <c r="P62" s="254"/>
+      <c r="M62" s="140"/>
+      <c r="N62" s="251"/>
+      <c r="O62" s="251"/>
+      <c r="P62" s="252"/>
     </row>
   </sheetData>
   <sheetProtection password="C694" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="78">
     <mergeCell ref="L26:M26"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="L30:M30"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="L27:M27"/>
     <mergeCell ref="L40:M40"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="L34:M34"/>
@@ -12101,216 +12103,216 @@
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="I4:O4"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="L20:M20"/>
     <mergeCell ref="D31:J31"/>
     <mergeCell ref="D32:J32"/>
     <mergeCell ref="D33:J33"/>
     <mergeCell ref="D39:J39"/>
     <mergeCell ref="D40:J40"/>
     <mergeCell ref="D35:J35"/>
     <mergeCell ref="D36:J36"/>
     <mergeCell ref="D37:J37"/>
     <mergeCell ref="D38:J38"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <conditionalFormatting sqref="C14:C16 K14:K16 C18:C21 K18:K23 C23 C26:C31 K26:K31 C33:C36 K33:K38 C38 C41 K41:L41 N41:Z41">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.15748031496062992" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G33"/>
   <sheetViews>
-    <sheetView topLeftCell="A30" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="28.08984375" customWidth="1"/>
-    <col min="3" max="3" width="48.36328125" customWidth="1"/>
+    <col min="2" max="2" width="28.1796875" customWidth="1"/>
+    <col min="3" max="3" width="48.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="14" x14ac:dyDescent="0.3">
-      <c r="A1" s="108" t="s">
+      <c r="A1" s="107" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="13" x14ac:dyDescent="0.3">
-      <c r="A4" s="38">
+      <c r="A4" s="37">
         <v>1</v>
       </c>
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="109" t="s">
+      <c r="C4" s="108" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C5" s="109" t="s">
+      <c r="C5" s="108" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C6" s="109" t="s">
+      <c r="C6" s="108" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="13" x14ac:dyDescent="0.3">
-      <c r="A8" s="38">
+      <c r="A8" s="37">
         <v>2</v>
       </c>
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="109" t="s">
+      <c r="C8" s="108" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C9" s="109" t="s">
+      <c r="C9" s="108" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="13" x14ac:dyDescent="0.3">
-      <c r="A11" s="38">
+      <c r="A11" s="37">
         <v>3</v>
       </c>
-      <c r="B11" s="38" t="s">
+      <c r="B11" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="C11" s="109" t="s">
+      <c r="C11" s="108" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="20.5" x14ac:dyDescent="0.25">
-      <c r="B12" s="107" t="s">
+      <c r="B12" s="106" t="s">
         <v>68</v>
       </c>
-      <c r="C12" s="110" t="s">
+      <c r="C12" s="109" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="13" x14ac:dyDescent="0.3">
-      <c r="A14" s="38">
+      <c r="A14" s="37">
         <v>4</v>
       </c>
-      <c r="B14" s="112" t="s">
+      <c r="B14" s="111" t="s">
         <v>73</v>
       </c>
-      <c r="C14" s="109" t="s">
+      <c r="C14" s="108" t="s">
         <v>79</v>
       </c>
       <c r="G14" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C15" s="109" t="s">
+      <c r="C15" s="108" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="C16" s="109" t="s">
+      <c r="C16" s="108" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="20" spans="2:3" ht="13" x14ac:dyDescent="0.3">
-      <c r="B20" s="111" t="s">
+      <c r="B20" s="110" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
         <v>36</v>
       </c>
-      <c r="C22" s="109" t="s">
+      <c r="C22" s="108" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>66</v>
       </c>
-      <c r="C23" s="109" t="s">
+      <c r="C23" s="108" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="24" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
         <v>67</v>
       </c>
-      <c r="C24" s="109" t="s">
+      <c r="C24" s="108" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
         <v>70</v>
       </c>
-      <c r="C25" s="109" t="s">
+      <c r="C25" s="108" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="2:3" ht="13" x14ac:dyDescent="0.3">
-      <c r="B29" s="111" t="s">
+      <c r="B29" s="110" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B31" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="C31" s="109" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="108" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B32" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="109"/>
+      <c r="C32" s="108"/>
     </row>
     <row r="33" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C33" s="109"/>
+      <c r="C33" s="108"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="97" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -12322,32 +12324,32 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>ResumenLiquidacionGastos</vt:lpstr>
       <vt:lpstr>DetalleGastosReembolsables</vt:lpstr>
       <vt:lpstr>DetalleGastostarjetacrédito</vt:lpstr>
       <vt:lpstr>DetalleAnticiposME</vt:lpstr>
       <vt:lpstr>CIRCUITO APROBACIONES</vt:lpstr>
       <vt:lpstr>DetalleAnticiposME!Área_de_impresión</vt:lpstr>
       <vt:lpstr>DetalleGastosReembolsables!Área_de_impresión</vt:lpstr>
       <vt:lpstr>DetalleGastostarjetacrédito!Área_de_impresión</vt:lpstr>
       <vt:lpstr>ResumenLiquidacionGastos!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Uniland Cementera S.A.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Prieto Gonzalez, Carmen</dc:creator>
+  <dc:creator>Master</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>